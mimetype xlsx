--- v0 (2026-02-12)
+++ v1 (2026-05-09)
@@ -54,1160 +54,1160 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Moacir Andreolla</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/309/projeto_de_lei_01-2023.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/309/projeto_de_lei_01-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir_x000D_
 Crédito Adicional Especial, como se especifica e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/310/projeto_de_lei_02-2023.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/310/projeto_de_lei_02-2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei de Diretrizes Orçamentárias para o_x000D_
 Exercício de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/311/projeto_de_lei_03-2023.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/311/projeto_de_lei_03-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir Crédito_x000D_
 Adicional Especial, para o fim que especifica e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/312/projeto_de_lei_04-2023.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/312/projeto_de_lei_04-2023.pdf</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/313/projeto_de_lei_05-2023.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/313/projeto_de_lei_05-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir_x000D_
 Crédito Adicional Especial, para o fim que especifica e_x000D_
 dá outras providências.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/314/projeto_de_lei_06-2023.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/314/projeto_de_lei_06-2023.pdf</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/315/projeto_de_lei_07-2023.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/315/projeto_de_lei_07-2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei de Diretrizes Orçamentárias_x000D_
 para o Exercício de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/316/projeto_de_lei_08-2023.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/316/projeto_de_lei_08-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir_x000D_
 Crédito Adicional Especial, para o fim que especifica_x000D_
 e dá outras providências.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/317/projeto_de_lei_09-2023.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/317/projeto_de_lei_09-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir_x000D_
 Crédito Adicional Especial, para o fim que_x000D_
 especifica e dá outras providências.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/318/projeto_de_lei_10-2023.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/318/projeto_de_lei_10-2023.pdf</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/319/projeto_de_lei_11-2023.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/319/projeto_de_lei_11-2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei de Diretrizes Orçamentárias_x000D_
 para o Exercício de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/320/projeto_de_lei_12-2023.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/320/projeto_de_lei_12-2023.pdf</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/321/projeto_de_lei_13-2023.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/321/projeto_de_lei_13-2023.pdf</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/322/projeto_de_lei_14-2023.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/322/projeto_de_lei_14-2023.pdf</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/323/projeto_de_lei_15-2023.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/323/projeto_de_lei_15-2023.pdf</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/324/projeto_de_lei_16-2023.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/324/projeto_de_lei_16-2023.pdf</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/325/projeto_de_lei_17-2023.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/325/projeto_de_lei_17-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir_x000D_
 Crédito Adicional Especial, para o fim que especifica e_x000D_
 dá outras providências</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/326/projeto_de_lei_18-2023.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/326/projeto_de_lei_18-2023.pdf</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/327/projeto_de_lei_19-2023.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/327/projeto_de_lei_19-2023.pdf</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/328/projeto_de_lei_20-2023.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/328/projeto_de_lei_20-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de bem_x000D_
 Imóvel desta municipalidade e dá outras providências.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/329/projeto_de_lei_21-2023.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/329/projeto_de_lei_21-2023.pdf</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/330/projeto_de_lei_22-2023.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/330/projeto_de_lei_22-2023.pdf</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/331/projeto_de_lei_23-2023.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/331/projeto_de_lei_23-2023.pdf</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/332/projeto_de_lei_24-2023.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/332/projeto_de_lei_24-2023.pdf</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/333/projeto_de_lei_25-2023.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/333/projeto_de_lei_25-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial e dá_x000D_
 outras providências.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/334/projeto_de_lei_26-2023.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/334/projeto_de_lei_26-2023.pdf</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/335/projeto_de_lei_27-2023.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/335/projeto_de_lei_27-2023.pdf</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/336/projeto_de_lei_28-2023.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/336/projeto_de_lei_28-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza a suplementação de crédito adicional especial e_x000D_
 dá outras providências.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/337/projeto_de_lei_29-2023.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/337/projeto_de_lei_29-2023.pdf</t>
   </si>
   <si>
     <t>Altera o Plano Plurianual para o período_x000D_
 de 2022 a 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/338/projeto_de_lei_30-2023.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/338/projeto_de_lei_30-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de recomposição e reajuste_x000D_
 salarial aos servidores públicos municipais ativos, inativos,_x000D_
 pensionistas, empregados públicos, funções gratificadas, cargos_x000D_
 comissionados e subsídios do Poder Executivo do Município de_x000D_
 Novo Itacolomi.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Mesa Executiva</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/339/projeto_de_lei_31-2023.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/339/projeto_de_lei_31-2023.pdf</t>
   </si>
   <si>
     <t>Estabelece a revisão Geral Anual_x000D_
 dos Vencimentos dos Servidores Públicos_x000D_
 Efetivos e Comissionados do Legislativo_x000D_
 Municipal e Agentes Políticos.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/340/projeto_de_lei_32-2023.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/340/projeto_de_lei_32-2023.pdf</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/341/projeto_de_lei_33-2023.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/341/projeto_de_lei_33-2023.pdf</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/342/projeto_de_lei_34-2023.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/342/projeto_de_lei_34-2023.pdf</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/343/projeto_de_lei_35-2023.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/343/projeto_de_lei_35-2023.pdf</t>
   </si>
   <si>
     <t>Altera-se o ANEXO I, do artigo 1º, da Lei nº_x000D_
 1.153/2014, para o fim de alterar a carga horária estabelecida_x000D_
 para função de Auxiliar de Enfermagem na Prefeitura de Novo_x000D_
 Itacolomi/PR.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/345/projeto_de_lei_36-2023.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/345/projeto_de_lei_36-2023.pdf</t>
   </si>
   <si>
     <t>Altera-se a Lei nº 2131/2023, para o fim de acrescentar_x000D_
 o §4º ao artigo 2º, e dá outras providências.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/346/projeto_de_lei_37-2023.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/346/projeto_de_lei_37-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza crédito adicional suplementar na importância de_x000D_
 até 324,83 (trezentos e vinte e quatro reais e oitenta e três centavos).</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/347/projeto_de_lei_38-2023.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/347/projeto_de_lei_38-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza crédito adicional especial na importância de até_x000D_
 4.000,00 (quatro mil reais)</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/348/projeto_de_lei_39-2023.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/348/projeto_de_lei_39-2023.pdf</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/349/projeto_de_lei_40-2023.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/349/projeto_de_lei_40-2023.pdf</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/350/projeto_de_lei_41-2023.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/350/projeto_de_lei_41-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza crédito especial na importância de até_x000D_
 3.778,00 (três mil setecentos e setenta e oito reais)</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/351/projeto_de_lei_42-2023.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/351/projeto_de_lei_42-2023.pdf</t>
   </si>
   <si>
     <t>Altera a redação do inciso XII do artigo 3º, e o_x000D_
 artigo 11º da Lei Municipal nº 1.891 de 11 de dezembro de_x000D_
 2020, que instituiu o programa de coleta seletiva de resíduos_x000D_
 sólidos no âmbito do município de Novo Itacolomi.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/352/projeto_de_lei_43-2023.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/352/projeto_de_lei_43-2023.pdf</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/353/projeto_de_lei_44-2023.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/353/projeto_de_lei_44-2023.pdf</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/354/projeto_de_lei_45-2023.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/354/projeto_de_lei_45-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza crédito especial na importância de até_x000D_
 65.000,00 (sessenta e cinco mil reais)</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/356/projeto_de_lei_46-2023..pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/356/projeto_de_lei_46-2023..pdf</t>
   </si>
   <si>
     <t>Altera a Lei de Diretrizes Orçamentárias para o Exercício de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/357/projeto_de_lei_47-2023.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/357/projeto_de_lei_47-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir Crédito Adicional Especial, para o fim que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/380/projeto_de_lei_48-2023.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/380/projeto_de_lei_48-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para Elaboração do_x000D_
 Orçamento do Municipio de Novo Itacolomi, Estado do Paraná_x000D_
 para o Exercicio Financeiro de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/381/projeto_de_lei_49-2023.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/381/projeto_de_lei_49-2023.pdf</t>
   </si>
   <si>
     <t>Altera-se o ANEXO I da Lei n.º 2054/2022, para_x000D_
 aumentar o quantitativo de vagas para o cargo Assistente de_x000D_
 Educação Infantil, readequar os vencimentos iniciais e alterar o_x000D_
 nível de formação exigido para o cargo.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/358/projeto_de_lei_50-2023.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/358/projeto_de_lei_50-2023.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho da Cidade do Município de Novo Itacolomi-Paraná e dá outras providências.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Maurídio Garcia Junior</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/375/projeto_de_lei_51-2023.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/375/projeto_de_lei_51-2023.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário de Novo_x000D_
 Itacolomi, ao Senhor Benedito Quintiliano da_x000D_
 Silva Neto pelos relevantes serviços prestados à_x000D_
 comunidade, como especifica.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/376/projeto_de_lei_52-2023.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/376/projeto_de_lei_52-2023.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadã Honorária de Novo_x000D_
 Itacolomi, a Senhora Maria dos Santos Tegon_x000D_
 pelos relevantes serviços prestados à comunidade,_x000D_
 como especifica.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/377/projeto_de_lei_53-2023.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/377/projeto_de_lei_53-2023.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário de Novo_x000D_
 Itacolomi, ao Senhor Lucas Endo Arruda_x000D_
 Nitsche, pelos relevantes serviços prestados à_x000D_
 comunidade, como especifica.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/378/projeto_de_lei_54-2023.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/378/projeto_de_lei_54-2023.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadã Honorária de Novo_x000D_
 Itacolomi, a Senhora Aparecida Jardini pelos_x000D_
 relevantes serviços prestados à comunidade,_x000D_
 como especifica.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/379/projeto_de_lei_55-2023.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/379/projeto_de_lei_55-2023.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadã Honorária de Novo_x000D_
 Itacolomi, a Senhora Maria Verônica Jardini_x000D_
 pelos relevantes serviços prestados à comunidade,_x000D_
 como especifica.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/359/projeto_de_lei_56-2023.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/359/projeto_de_lei_56-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir_x000D_
 Crédito Adicional Suplementar, para o fim que_x000D_
 especifica e dá outras providências.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/360/projeto_de_lei_57-2023.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/360/projeto_de_lei_57-2023.pdf</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/361/projeto_de_lei_58-2023.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/361/projeto_de_lei_58-2023.pdf</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/362/projeto_de_lei_59-2023.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/362/projeto_de_lei_59-2023.pdf</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/363/projeto_de_lei_60-2023.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/363/projeto_de_lei_60-2023.pdf</t>
   </si>
   <si>
     <t>Altera o Plano Plurianual para o período de 2022_x000D_
 a 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/364/projeto_de_lei_61-2023.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/364/projeto_de_lei_61-2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei de Diretrizes Orçamentárias para_x000D_
 o Exercício de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/365/projeto_de_lei_62-2023.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/365/projeto_de_lei_62-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir Crédito_x000D_
 Adicional Especial, como se especifica e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/366/projeto_de_lei_63-2023.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/366/projeto_de_lei_63-2023.pdf</t>
   </si>
   <si>
     <t>Altera o Plano Plurianual para o período de 2022 a 2025_x000D_
 e dá outras providências.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/367/projeto_de_lei_64-2023.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/367/projeto_de_lei_64-2023.pdf</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/368/projeto_de_lei_65-2023.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/368/projeto_de_lei_65-2023.pdf</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/369/projeto_de_lei_66-2023.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/369/projeto_de_lei_66-2023.pdf</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/370/projeto_de_lei_67-2023.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/370/projeto_de_lei_67-2023.pdf</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/371/projeto_de_lei_68-2023.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/371/projeto_de_lei_68-2023.pdf</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/372/projeto_de_lei_70-2023.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/372/projeto_de_lei_70-2023.pdf</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/373/projeto_de_lei_71-2023.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/373/projeto_de_lei_71-2023.pdf</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/374/projeto_de_lei_72-2023.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/374/projeto_de_lei_72-2023.pdf</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/390/projeto_de_lei_74-2023.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/390/projeto_de_lei_74-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a doar/descartar bens_x000D_
 eletrônicos inservíveis à Administração Pública.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/391/projeto_de_lei_75-2023.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/391/projeto_de_lei_75-2023.pdf</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/392/projeto_de_lei_76-2023.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/392/projeto_de_lei_76-2023.pdf</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/393/projeto_de_lei_77-2023.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/393/projeto_de_lei_77-2023.pdf</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/394/projeto_de_lei_78-2023.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/394/projeto_de_lei_78-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir Crédito_x000D_
 Adicional Suplementar, como se especifica e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/395/projeto_de_lei_79-2023.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/395/projeto_de_lei_79-2023.pdf</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/396/projeto_de_lei_80-2023.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/396/projeto_de_lei_80-2023.pdf</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/397/projeto_de_lei_81-2023.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/397/projeto_de_lei_81-2023.pdf</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/398/projeto_de_lei_82-2023.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/398/projeto_de_lei_82-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal alienar bens móveis e_x000D_
 automóveis inservíveis a Administração Pública, e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/399/projeto_de_lei_83-2023..pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/399/projeto_de_lei_83-2023..pdf</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/400/projeto_de_lei_84-2023.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/400/projeto_de_lei_84-2023.pdf</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/401/projeto_de_lei_85-2023.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/401/projeto_de_lei_85-2023.pdf</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/402/projeto_de_lei_86-2023..pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/402/projeto_de_lei_86-2023..pdf</t>
   </si>
   <si>
     <t>NSTITUI O PLANO_x000D_
 MUNICIPAL DE ARBORIZAÇÃO_x000D_
 URBANA DO MUNICÍPIO DE NOVO_x000D_
 ITACOLOMI-PARANÁ E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/403/projeto_de_lei_87-2023..pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/403/projeto_de_lei_87-2023..pdf</t>
   </si>
   <si>
     <t>RATIFICA AS ALTERAÇÕES REALIZADAS NO_x000D_
 PROTOCOLO DE INTENÇÕES E ESTATUTO/CONTRATO_x000D_
 DO CONSÓRCIO PÚBLICO INTERMUNICIPAL DE_x000D_
 INOVAÇÃO E DESENVOLVIMENTO DO ESTADO DO_x000D_
 PARANÁ – CINDEPAR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/404/projeto_de_lei_88-2023.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/404/projeto_de_lei_88-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza crédito especial na importância de até_x000D_
 25.000,00 (vinte e cinco mil reais).</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/405/projeto_de_lei_89-2023.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/405/projeto_de_lei_89-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza crédito adicional suplementar na_x000D_
 importância de até 67.561,47 (sessenta e sete mil quinhentos e_x000D_
 sessenta e um reais e quarenta e sete centavos).</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/406/projeto_de_lei_90-2023.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/406/projeto_de_lei_90-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza crédito especial na importância de até_x000D_
 3.180,02 (três mil cento e oitenta reais e dois centavos).</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/407/projeto_de_lei_91-2023.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/407/projeto_de_lei_91-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza crédito especial na importância de até_x000D_
 114.737,27 (cento e catorze mil setecentos e trinta e sete_x000D_
 reais e vinte e sete centavos)</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/408/projeto_de_lei_92-2023.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/408/projeto_de_lei_92-2023.pdf</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/409/projeto_de_lei_93-2023.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/409/projeto_de_lei_93-2023.pdf</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/410/projeto_de_lei_94-2023.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/410/projeto_de_lei_94-2023.pdf</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/411/projeto_de_lei_95-2023.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/411/projeto_de_lei_95-2023.pdf</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/412/projeto_de_lei_96-2023.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/412/projeto_de_lei_96-2023.pdf</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/413/projeto_de_lei_97-2023.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/413/projeto_de_lei_97-2023.pdf</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/414/projeto_de_lei_98-2023.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/414/projeto_de_lei_98-2023.pdf</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/415/projeto_de_lei_99-2023.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/415/projeto_de_lei_99-2023.pdf</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/416/projeto_de_lei_100-2023.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/416/projeto_de_lei_100-2023.pdf</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Altera o Plano Plurianual para o Período de 2022 a 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir Crédito Adicional Especial para o fim que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>104</t>
   </si>
@@ -1667,156 +1667,156 @@
   <si>
     <t>163</t>
   </si>
   <si>
     <t>Fixa o Subsídio dos Secretários Municipais a partir de Janeiro de 2024, como se especifica e dá outras providências.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo, em nome do Município de Novo Itacolomi-PR, a adquirir a titulo oneroso o lote de terras que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/344/projeto_de_lei_complementar_no_01-2023.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/344/projeto_de_lei_complementar_no_01-2023.pdf</t>
   </si>
   <si>
     <t>ALTERA-SE O PLANO DIRETOR PARA_x000D_
 DECLARAR PERÍMETRO URBANO A ÁREA DO TERRENO_x000D_
 QUE SE ESPECIFICA.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/355/projeto_de_lei_complementar_no_02-2023.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/355/projeto_de_lei_complementar_no_02-2023.pdf</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimentos</t>
   </si>
   <si>
     <t>Marcio Fabrício de Oliveira, Cristian Carlos de Freitas, Ebisom de Souza Quevedo, Eder Sérgio Magon, Ivanil da Silva, Juarez Manoel da Silva, Maria Benedita da Silva Pereira, Maurídio Garcia Junior, Sérgio Leonêz Pereira</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/382/requerimento.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/382/requerimento.pdf</t>
   </si>
   <si>
     <t>Que esta administração e sua equipe, realize um estudo e planejamento de manutenção da rede elétrica das repartições públicas, e que seja elaborado um projeto elétrico por um Engenheiro Eletricista, onde requer um circuito de alta potência  e instalações mais complexas, e que se faça saídas de emergências tanto no CMEI, quanto na Escola Municipal Francisco Ribeiro Franco._x000D_
 E após as regularizações, que solicite uma vistoria do Corpo de Bombeiros, para missão de um parecer final.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>Ebisom de Souza Quevedo</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/389/requerimento_01-2023.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/389/requerimento_01-2023.pdf</t>
   </si>
   <si>
     <t>Requerer que depois de lida e aprovada pelo plenário, seja oficiado o Exmo Sr Prefeito Municipal para que tome as devidas providências como segue abaixo:_x000D_
 Requer que o executivo municipal estude a possibilidade de prorrogar por no mínimo mais 60 (sessenta) dias o vencimento para pagamento do IPTU com desconto.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Cristian Carlos de Freitas, Ebisom de Souza Quevedo, Eder Sérgio Magon, Ivanil da Silva, Juarez Manoel da Silva, Marcio Fabrício de Oliveira, Maria Benedita da Silva Pereira, Maurídio Garcia Junior, Sérgio Leonêz Pereira</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/383/indicacao_01-2023.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/383/indicacao_01-2023.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal estude a possibilidade de realizar a pintura do meio fio nas ruas: Joaquim Sabino Dias na frente do Colégio Estadual Tomé de Souza, e Rua João Zulmiro de Lima, onde fica localizada a Escola Municipal e o CEMEI (Centro Educacional Irmã Dulce), e também que estas mesmas ruas se tornem mão única.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/384/indicacao_02-2023.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/384/indicacao_02-2023.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal estude a possibilidade de construir uma cobertura na Escola Municipal, sendo ela iniciada no portão até a entrada principal da Escola Municipal.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/385/indicacao_03-2023.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/385/indicacao_03-2023.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal estude a possibilidade de construir um ou mais pontos cobertos, para abrigar os alunos enquanto aguardam os ônibus que transportam os mesmos até as Faculdades/Universidades.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/386/indicacao_04-2023.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/386/indicacao_04-2023.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal estude a possibilidade de adquirir 02 super - redutores (creeper), dispositivo especial que permite ao trtor andar em velocidades inferiores a 1km/h, onde a patrulha agrícola do município possui 03 tratores com potência de 90 CV ou mais, sendo:_x000D_
 02 - Tratores New Holland - Modelo 7630 4X4, 112 Cv_x000D_
 01 - Trator New Holland - TL 85 4X4, 90 CV</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/387/indicacao_05-2023.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/387/indicacao_05-2023.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal estude a possibilidade de colocar porteiros permanentes nas entradas das escolas Francisco Ribeiro Franco e CMEI Irmã Dulce.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/388/indicacao_06-2023.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/388/indicacao_06-2023.pdf</t>
   </si>
   <si>
     <t>Que o poder executivo estude a possibilidade de disponibilizar/contratar urgente um funcionário (a) para a função "MONITOR" nos ônibus escolares para auxiliar os motoristas no transporte dos alunos, que no âmbito do Estado do Paraná, porquanto exposto no Plano de Transporte Escolar regulamentado pela Secretaria de Estado da Educação.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2123,68 +2123,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/309/projeto_de_lei_01-2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/310/projeto_de_lei_02-2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/311/projeto_de_lei_03-2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/312/projeto_de_lei_04-2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/313/projeto_de_lei_05-2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/314/projeto_de_lei_06-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/315/projeto_de_lei_07-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/316/projeto_de_lei_08-2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/317/projeto_de_lei_09-2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/318/projeto_de_lei_10-2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/319/projeto_de_lei_11-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/320/projeto_de_lei_12-2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/321/projeto_de_lei_13-2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/322/projeto_de_lei_14-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/323/projeto_de_lei_15-2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/324/projeto_de_lei_16-2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/325/projeto_de_lei_17-2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/326/projeto_de_lei_18-2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/327/projeto_de_lei_19-2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/328/projeto_de_lei_20-2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/329/projeto_de_lei_21-2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/330/projeto_de_lei_22-2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/331/projeto_de_lei_23-2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/332/projeto_de_lei_24-2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/333/projeto_de_lei_25-2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/334/projeto_de_lei_26-2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/335/projeto_de_lei_27-2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/336/projeto_de_lei_28-2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/337/projeto_de_lei_29-2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/338/projeto_de_lei_30-2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/339/projeto_de_lei_31-2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/340/projeto_de_lei_32-2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/341/projeto_de_lei_33-2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/342/projeto_de_lei_34-2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/343/projeto_de_lei_35-2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/345/projeto_de_lei_36-2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/346/projeto_de_lei_37-2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/347/projeto_de_lei_38-2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/348/projeto_de_lei_39-2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/349/projeto_de_lei_40-2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/350/projeto_de_lei_41-2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/351/projeto_de_lei_42-2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/352/projeto_de_lei_43-2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/353/projeto_de_lei_44-2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/354/projeto_de_lei_45-2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/356/projeto_de_lei_46-2023..pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/357/projeto_de_lei_47-2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/380/projeto_de_lei_48-2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/381/projeto_de_lei_49-2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/358/projeto_de_lei_50-2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/375/projeto_de_lei_51-2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/376/projeto_de_lei_52-2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/377/projeto_de_lei_53-2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/378/projeto_de_lei_54-2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/379/projeto_de_lei_55-2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/359/projeto_de_lei_56-2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/360/projeto_de_lei_57-2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/361/projeto_de_lei_58-2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/362/projeto_de_lei_59-2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/363/projeto_de_lei_60-2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/364/projeto_de_lei_61-2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/365/projeto_de_lei_62-2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/366/projeto_de_lei_63-2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/367/projeto_de_lei_64-2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/368/projeto_de_lei_65-2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/369/projeto_de_lei_66-2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/370/projeto_de_lei_67-2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/371/projeto_de_lei_68-2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/372/projeto_de_lei_70-2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/373/projeto_de_lei_71-2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/374/projeto_de_lei_72-2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/390/projeto_de_lei_74-2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/391/projeto_de_lei_75-2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/392/projeto_de_lei_76-2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/393/projeto_de_lei_77-2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/394/projeto_de_lei_78-2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/395/projeto_de_lei_79-2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/396/projeto_de_lei_80-2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/397/projeto_de_lei_81-2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/398/projeto_de_lei_82-2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/399/projeto_de_lei_83-2023..pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/400/projeto_de_lei_84-2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/401/projeto_de_lei_85-2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/402/projeto_de_lei_86-2023..pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/403/projeto_de_lei_87-2023..pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/404/projeto_de_lei_88-2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/405/projeto_de_lei_89-2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/406/projeto_de_lei_90-2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/407/projeto_de_lei_91-2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/408/projeto_de_lei_92-2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/409/projeto_de_lei_93-2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/410/projeto_de_lei_94-2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/411/projeto_de_lei_95-2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/412/projeto_de_lei_96-2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/413/projeto_de_lei_97-2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/414/projeto_de_lei_98-2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/415/projeto_de_lei_99-2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/416/projeto_de_lei_100-2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/344/projeto_de_lei_complementar_no_01-2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/355/projeto_de_lei_complementar_no_02-2023.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/382/requerimento.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/389/requerimento_01-2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/383/indicacao_01-2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/384/indicacao_02-2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/385/indicacao_03-2023.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/386/indicacao_04-2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/387/indicacao_05-2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/388/indicacao_06-2023.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/309/projeto_de_lei_01-2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/310/projeto_de_lei_02-2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/311/projeto_de_lei_03-2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/312/projeto_de_lei_04-2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/313/projeto_de_lei_05-2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/314/projeto_de_lei_06-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/315/projeto_de_lei_07-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/316/projeto_de_lei_08-2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/317/projeto_de_lei_09-2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/318/projeto_de_lei_10-2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/319/projeto_de_lei_11-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/320/projeto_de_lei_12-2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/321/projeto_de_lei_13-2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/322/projeto_de_lei_14-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/323/projeto_de_lei_15-2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/324/projeto_de_lei_16-2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/325/projeto_de_lei_17-2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/326/projeto_de_lei_18-2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/327/projeto_de_lei_19-2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/328/projeto_de_lei_20-2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/329/projeto_de_lei_21-2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/330/projeto_de_lei_22-2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/331/projeto_de_lei_23-2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/332/projeto_de_lei_24-2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/333/projeto_de_lei_25-2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/334/projeto_de_lei_26-2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/335/projeto_de_lei_27-2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/336/projeto_de_lei_28-2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/337/projeto_de_lei_29-2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/338/projeto_de_lei_30-2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/339/projeto_de_lei_31-2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/340/projeto_de_lei_32-2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/341/projeto_de_lei_33-2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/342/projeto_de_lei_34-2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/343/projeto_de_lei_35-2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/345/projeto_de_lei_36-2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/346/projeto_de_lei_37-2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/347/projeto_de_lei_38-2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/348/projeto_de_lei_39-2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/349/projeto_de_lei_40-2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/350/projeto_de_lei_41-2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/351/projeto_de_lei_42-2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/352/projeto_de_lei_43-2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/353/projeto_de_lei_44-2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/354/projeto_de_lei_45-2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/356/projeto_de_lei_46-2023..pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/357/projeto_de_lei_47-2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/380/projeto_de_lei_48-2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/381/projeto_de_lei_49-2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/358/projeto_de_lei_50-2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/375/projeto_de_lei_51-2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/376/projeto_de_lei_52-2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/377/projeto_de_lei_53-2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/378/projeto_de_lei_54-2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/379/projeto_de_lei_55-2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/359/projeto_de_lei_56-2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/360/projeto_de_lei_57-2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/361/projeto_de_lei_58-2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/362/projeto_de_lei_59-2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/363/projeto_de_lei_60-2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/364/projeto_de_lei_61-2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/365/projeto_de_lei_62-2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/366/projeto_de_lei_63-2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/367/projeto_de_lei_64-2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/368/projeto_de_lei_65-2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/369/projeto_de_lei_66-2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/370/projeto_de_lei_67-2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/371/projeto_de_lei_68-2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/372/projeto_de_lei_70-2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/373/projeto_de_lei_71-2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/374/projeto_de_lei_72-2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/390/projeto_de_lei_74-2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/391/projeto_de_lei_75-2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/392/projeto_de_lei_76-2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/393/projeto_de_lei_77-2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/394/projeto_de_lei_78-2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/395/projeto_de_lei_79-2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/396/projeto_de_lei_80-2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/397/projeto_de_lei_81-2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/398/projeto_de_lei_82-2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/399/projeto_de_lei_83-2023..pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/400/projeto_de_lei_84-2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/401/projeto_de_lei_85-2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/402/projeto_de_lei_86-2023..pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/403/projeto_de_lei_87-2023..pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/404/projeto_de_lei_88-2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/405/projeto_de_lei_89-2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/406/projeto_de_lei_90-2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/407/projeto_de_lei_91-2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/408/projeto_de_lei_92-2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/409/projeto_de_lei_93-2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/410/projeto_de_lei_94-2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/411/projeto_de_lei_95-2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/412/projeto_de_lei_96-2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/413/projeto_de_lei_97-2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/414/projeto_de_lei_98-2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/415/projeto_de_lei_99-2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/416/projeto_de_lei_100-2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/344/projeto_de_lei_complementar_no_01-2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/355/projeto_de_lei_complementar_no_02-2023.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/382/requerimento.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/389/requerimento_01-2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/383/indicacao_01-2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/384/indicacao_02-2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/385/indicacao_03-2023.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/386/indicacao_04-2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/387/indicacao_05-2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2023/388/indicacao_06-2023.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H173"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="193.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="118" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="117.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>