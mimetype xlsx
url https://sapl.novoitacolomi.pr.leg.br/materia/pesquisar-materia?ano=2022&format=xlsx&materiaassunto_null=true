--- v0 (2026-02-05)
+++ v1 (2026-05-09)
@@ -51,1641 +51,1641 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/135/projeto_de_lei_03-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/135/projeto_de_lei_03-2022.pdf</t>
   </si>
   <si>
     <t>Denomina a Quadra de Bocha e Malha, situada_x000D_
 no Centro de Lazer Madre Paulina deste município de Novo_x000D_
 Itacolomi, e dá outras providências.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/136/projeto_de_lei_04-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/136/projeto_de_lei_04-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre e denominação das Ruas Projetada_x000D_
 F e G do Conjunto Habitacional Domingos Carlos do_x000D_
 Município de Novo Itacolomi – Pr, e dá outras providências.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/137/projeto_de_lei_05-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/137/projeto_de_lei_05-2022.pdf</t>
   </si>
   <si>
     <t>Denomina as Ruas Projetada A, B, C, D e E do_x000D_
 Loteamento Residencial Vale Verde na Cidade de Novo_x000D_
 Itacolomi – Pr, e dá outras providências.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/144/projeto_de_lei_06-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/144/projeto_de_lei_06-2022.pdf</t>
   </si>
   <si>
     <t>Altera o Plano Plurianual para o período_x000D_
 de 2022 a 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/145/projeto_de_lei_07-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/145/projeto_de_lei_07-2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei de Diretrizes Orçamentárias para o_x000D_
 Exercício de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/146/projeto_de_lei_08-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/146/projeto_de_lei_08-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir Crédito_x000D_
 Adicional Especial, para o fim que especifica e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/147/projeto_de_lei_09-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/147/projeto_de_lei_09-2022.pdf</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/148/projeto_de_lei_10-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/148/projeto_de_lei_10-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir_x000D_
 Crédito Adicional Especial, como se especifica e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/149/projeto_de_lei_11-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/149/projeto_de_lei_11-2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei de Diretrizes Orçamentárias_x000D_
 para o Exercício de 2022 e dá outras providências</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/150/projeto_de_lei_12-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/150/projeto_de_lei_12-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir_x000D_
 Crédito Adicional Especial, para o fim que especifica e_x000D_
 dá outras providências.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/151/projeto_de_lei_13-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/151/projeto_de_lei_13-2022.pdf</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/152/projeto_de_lei_14-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/152/projeto_de_lei_14-2022.pdf</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/153/projeto_de_lei_15-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/153/projeto_de_lei_15-2022.pdf</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/154/projeto_de_lei_16-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/154/projeto_de_lei_16-2022.pdf</t>
   </si>
   <si>
     <t>Altera o Plano Plurianual para o período de 2022_x000D_
 a 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/155/projeto_de_lei_17-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/155/projeto_de_lei_17-2022.pdf</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/156/projeto_de_lei_18-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/156/projeto_de_lei_18-2022.pdf</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Moacir Andreolla</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/190/projeto_de_lei_19-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/190/projeto_de_lei_19-2022.pdf</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/157/projeto_de_lei_20-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/157/projeto_de_lei_20-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir_x000D_
 Crédito Adicional Especial, para o fim que_x000D_
 especifica e dá outras providências.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/158/projeto_de_lei_21-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/158/projeto_de_lei_21-2022.pdf</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/159/projeto_de_lei_22-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/159/projeto_de_lei_22-2022.pdf</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/160/projeto_de_lei_23-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/160/projeto_de_lei_23-2022.pdf</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/161/projeto_de_lei_24-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/161/projeto_de_lei_24-2022.pdf</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/162/projeto_de_lei_25-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/162/projeto_de_lei_25-2022.pdf</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/163/projeto_de_lei_26-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/163/projeto_de_lei_26-2022.pdf</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/164/projeto_de_lei_27-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/164/projeto_de_lei_27-2022.pdf</t>
   </si>
   <si>
     <t>Altera o Plano Plurianual para o período de 2022 a 2025_x000D_
 e dá outras providências.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/165/projeto_de_lei_28-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/165/projeto_de_lei_28-2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei de Diretrizes Orçamentárias para o Exercício de_x000D_
 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/166/projeto_de_lei_29-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/166/projeto_de_lei_29-2022.pdf</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/167/projeto_de_lei_30-2022..pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/167/projeto_de_lei_30-2022..pdf</t>
   </si>
   <si>
     <t>Estabelece a Revisão Geral Anual_x000D_
 dos Vencimentos dos Servidores Públicos_x000D_
 Ativos, Inativos, Aposentados e Pensionistas do_x000D_
 Legislativo Municipal e dos Agentes Políticos.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/168/projeto_de_lei_31-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/168/projeto_de_lei_31-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o rateio do Saldo de_x000D_
 numerários do FUNDEB, referente ao exercício_x000D_
 financeiro de 2021, como especifica.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/169/projeto_de_lei_32-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/169/projeto_de_lei_32-2022.pdf</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/170/projeto_de_lei_34-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/170/projeto_de_lei_34-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de reposição salarial aos_x000D_
 servidores públicos municipais ativos, inativos, pensionistas,_x000D_
 empregados públicos, funções gratificadas, cargos_x000D_
 comissionados e subsídios do Poder Executivo do Município de_x000D_
 Novo Itacolomi.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/171/projeto_de_lei_35-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/171/projeto_de_lei_35-2022.pdf</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/172/projeto_de_lei_36-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/172/projeto_de_lei_36-2022.pdf</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/173/projeto_de_lei_37-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/173/projeto_de_lei_37-2022.pdf</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/194/projeto_de_lei_38-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/194/projeto_de_lei_38-2022.pdf</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/195/projeto_de_lei_39-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/195/projeto_de_lei_39-2022.pdf</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/196/projeto_de_lei_40-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/196/projeto_de_lei_40-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza Executivo Municipal a abrir Crédito_x000D_
 Adicional Suplementar, para o fim que especifica e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/197/projeto_de_lei_41-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/197/projeto_de_lei_41-2022.pdf</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/198/projeto_de_lei_42-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/198/projeto_de_lei_42-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir_x000D_
 Crédito Adicional Especial, para o fim que especifica_x000D_
 e dá outras providências.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/199/projeto_de_lei_43-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/199/projeto_de_lei_43-2022.pdf</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/200/projeto_de_lei_44-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/200/projeto_de_lei_44-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza concessão de uso de bens públicos_x000D_
 municipais, e dá outras providências.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/201/projeto_de_lei_45-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/201/projeto_de_lei_45-2022.pdf</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/229/projeto_de_lei_46-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/229/projeto_de_lei_46-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Novo Itacolomi a celebrar_x000D_
 parceria com a União dos Dirigentes Municipais de Educação_x000D_
 – UNDIME/PR, associação civil de direito privado sem fins_x000D_
 lucrativos, que realiza atividades de defesa em favor das_x000D_
 políticas públicas e interesses do município e a pagar as_x000D_
 respectivas anuidades, conforme especifica.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/206/projeto_de_lei_47-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/206/projeto_de_lei_47-2022.pdf</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/207/projeto_de_lei_48-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/207/projeto_de_lei_48-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir Crédito_x000D_
 Adicional Suplementar, para o fim que especifica e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>Cristian Carlos de Freitas, Ebisom de Souza Quevedo, Eder Sérgio Magon, Ivanil da Silva, Marcio Fabrício de Oliveira, Maria Benedita da Silva Pereira, Maurídio Garcia Junior, Ruberval José de Oliveira, Sérgio Leonêz Pereira</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/208/projeto_de_lei_49-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/208/projeto_de_lei_49-2022.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário de Novo Itacolomi, ao Senhor CARLOS ALBERTO GEBRIM PRETO, pelos relevantes serviços prestados à comunidade, como especifica.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/209/projeto_de_lei_50-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/209/projeto_de_lei_50-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir Crédito Adicional Especial, para o fim que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/210/projeto_de_lei_51-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/210/projeto_de_lei_51-2022.pdf</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/211/projeto_de_lei_52-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/211/projeto_de_lei_52-2022.pdf</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/212/projeto_de_lei_53-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/212/projeto_de_lei_53-2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei de Diretrizes Orçamentárias para o Exercício de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/213/projeto_de_lei_54-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/213/projeto_de_lei_54-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial e dá outras providências.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/214/projeto_de_lei_55-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/214/projeto_de_lei_55-2022.pdf</t>
   </si>
   <si>
     <t>Altera o Plano Plurianual para o período de 2022 a 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/215/projeto_de_lei_56-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/215/projeto_de_lei_56-2022.pdf</t>
   </si>
   <si>
     <t>Altera o Plano Plurianual para o período de 2022 a 2025 ne dá outras providências.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/216/projeto_de_lei_57-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/216/projeto_de_lei_57-2022.pdf</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/217/projeto_de_lei_58-2022..pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/217/projeto_de_lei_58-2022..pdf</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/218/projeto_de_lei_59-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/218/projeto_de_lei_59-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a suplementação de crédito adicional especial e dá outras providências.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/249/projeto_de_lei_65-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/249/projeto_de_lei_65-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para Elaboração do Orçamento do Município de Novo Itacolomi, Estado do Paraná para o Exercício Financeiro de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/223/projeto_de_lei_66-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/223/projeto_de_lei_66-2022.pdf</t>
   </si>
   <si>
     <t>Altera o Plano Plurianual para o período de 2022 a_x000D_
 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/224/projeto_de_lei_67-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/224/projeto_de_lei_67-2022.pdf</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/225/projeto_de_lei_68-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/225/projeto_de_lei_68-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir Crédito Adicional_x000D_
 Especial, para o fim que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/226/projeto_de_lei_69-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/226/projeto_de_lei_69-2022.pdf</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/228/projeto_de_lei_70-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/228/projeto_de_lei_70-2022.pdf</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/227/projeto_de_lei_71-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/227/projeto_de_lei_71-2022.pdf</t>
   </si>
   <si>
     <t>Cria cargo de provimento efetivo e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/230/projeto_de_lei_72-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/230/projeto_de_lei_72-2022.pdf</t>
   </si>
   <si>
     <t>Altera-se a Lei nº 031/1993, para o fim de incluir o_x000D_
 ANEXO II-A, que dispõe sobre a lotação, nível de formação,_x000D_
 requisitos específicos e atribuições do cargo de “Operador de_x000D_
 Máquinas”, previsto no ANEXO I da Lei nº 031/1993, e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/231/projeto_de_lei_75-2022..pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/231/projeto_de_lei_75-2022..pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir_x000D_
 Crédito Adicional Especial, para o fim que especifica e_x000D_
 dá outras providências</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/232/projeto_de_lei_76-2022..pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/232/projeto_de_lei_76-2022..pdf</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/233/projeto_de_lei_77-2022..pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/233/projeto_de_lei_77-2022..pdf</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/234/projeto_de_lei_78-2022..pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/234/projeto_de_lei_78-2022..pdf</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/235/projeto_de_lei_79-2022..pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/235/projeto_de_lei_79-2022..pdf</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/241/projeto_de_lei_80-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/241/projeto_de_lei_80-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o estacionamento de caminhões com_x000D_
 cargas vivas, em locais que especifica, no Município de Novo_x000D_
 Itacolomi/PR e dá providências correlatas.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/236/projeto_de_lei_81-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/236/projeto_de_lei_81-2022.pdf</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/237/projeto_de_lei_82-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/237/projeto_de_lei_82-2022.pdf</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/239/projeto_de_lei_83-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/239/projeto_de_lei_83-2022.pdf</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/240/projeto_de_lei_84-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/240/projeto_de_lei_84-2022.pdf</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/242/projeto_de_lei_86-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/242/projeto_de_lei_86-2022.pdf</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/243/projeto_de_lei_87-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/243/projeto_de_lei_87-2022.pdf</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>Marcio Fabrício de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/250/projeto_de_lei_88-2022_marcio.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/250/projeto_de_lei_88-2022_marcio.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da _x000D_
 identificação dos veículos oficiais e dá outras _x000D_
 providências.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/244/projeto_de_lei_89-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/244/projeto_de_lei_89-2022.pdf</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/245/projeto_de_lei_90-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/245/projeto_de_lei_90-2022.pdf</t>
   </si>
   <si>
     <t>Revogam-se as Leis Municipais nºs. Leis: 066/1995, Lei nº 080/1997, a Lei nº 532/2009, a Lei nº 588/2009, a  Lei nº 589/2009, e Institui no Município de Novo Itacolomi-Paraná, Nova Lei dispondo sobre a Política Municipal de Assistência Social, cria o Plano Municipal de Assistência Social, Conselho Municipal da Assistência Social, Conferência Municipal de Assistência Social, Benefícios Eventuais, Fundo Municipal de Assistência Social, e dá outras providências.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/246/projeto_de_lei_91-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/246/projeto_de_lei_91-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir Crédito Adicional Especial para o fim que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/247/projeto_de_lei_92-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/247/projeto_de_lei_92-2022.pdf</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/248/projeto_de_lei_93-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/248/projeto_de_lei_93-2022.pdf</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/251/projeto_de_lei_94-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/251/projeto_de_lei_94-2022.pdf</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/252/projeto_de_lei_95-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/252/projeto_de_lei_95-2022.pdf</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/253/projeto_de_lei_96-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/253/projeto_de_lei_96-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial e dá_x000D_
 outras providências.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/254/projeto_de_lei_97-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/254/projeto_de_lei_97-2022.pdf</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/255/projeto_de_lei_99-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/255/projeto_de_lei_99-2022.pdf</t>
   </si>
   <si>
     <t>Regulamenta a fixação do piso salarial de Agente_x000D_
 Comunitário da Saúde e dos Agentes de Controle de Endemias nos_x000D_
 termos da Emenda Constitucional nº 120/2022, e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/256/projeto_de_lei_100-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/256/projeto_de_lei_100-2022.pdf</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/257/projeto_de_lei_101-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/257/projeto_de_lei_101-2022.pdf</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/258/projeto_de_lei_102-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/258/projeto_de_lei_102-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir_x000D_
 Crédito Adicional Suplementar, para o fim que_x000D_
 especifica e dá outras providências.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/259/projeto_de_lei_103-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/259/projeto_de_lei_103-2022.pdf</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/260/projeto_de_lei_104-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/260/projeto_de_lei_104-2022.pdf</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/261/projeto_de_lei_105-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/261/projeto_de_lei_105-2022.pdf</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/262/projeto_de_lei_106-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/262/projeto_de_lei_106-2022.pdf</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/263/projeto_de_lei_107-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/263/projeto_de_lei_107-2022.pdf</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/264/projeto_de_lei_108-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/264/projeto_de_lei_108-2022.pdf</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/265/projeto_de_lei_109-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/265/projeto_de_lei_109-2022.pdf</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/266/projeto_de_lei_110-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/266/projeto_de_lei_110-2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei de Diretrizes Orçamentárias_x000D_
 para o Exercício de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/267/projeto_de_lei_111-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/267/projeto_de_lei_111-2022.pdf</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/268/projeto_de_lei_112-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/268/projeto_de_lei_112-2022.pdf</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/269/projeto_de_lei_113-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/269/projeto_de_lei_113-2022.pdf</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/270/projeto_de_lei_114-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/270/projeto_de_lei_114-2022.pdf</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/271/projeto_de_lei_115-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/271/projeto_de_lei_115-2022.pdf</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/272/projeto_de_lei_116-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/272/projeto_de_lei_116-2022.pdf</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/273/projeto_de_lei_117-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/273/projeto_de_lei_117-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a alienação de bem imóvel pertencente ao_x000D_
 patrimônio público municipal e dá outras providências.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/274/projeto_de_lei_118-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/274/projeto_de_lei_118-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir Crédito_x000D_
 Adicional Suplementar, como se especifica e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/275/projeto_de_lei_119-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/275/projeto_de_lei_119-2022.pdf</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/276/projeto_de_lei_120-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/276/projeto_de_lei_120-2022.pdf</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/277/projeto_de_lei_121-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/277/projeto_de_lei_121-2022.pdf</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/278/projeto_de_lei_122-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/278/projeto_de_lei_122-2022.pdf</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/279/projeto_de_lei_123-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/279/projeto_de_lei_123-2022.pdf</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/280/projeto_de_lei_124-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/280/projeto_de_lei_124-2022.pdf</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/281/projeto_de_lei_125-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/281/projeto_de_lei_125-2022.pdf</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/282/projeto_de_lei_126-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/282/projeto_de_lei_126-2022.pdf</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/283/projeto_de_lei_127-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/283/projeto_de_lei_127-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir_x000D_
 Crédito Adicional Suplementar, para o fim que especifica_x000D_
 e dá outras providências.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/284/projeto_de_lei_128-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/284/projeto_de_lei_128-2022.pdf</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/285/projeto_de_lei_129-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/285/projeto_de_lei_129-2022.pdf</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/286/projeto_de_lei_130-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/286/projeto_de_lei_130-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de instrumento de avaliação de_x000D_
 mérito e desempenho dos candidatos à Direção de Instituição_x000D_
 Educacional da Rede Municipal de Ensino e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/287/projeto_de_lei_131-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/287/projeto_de_lei_131-2022.pdf</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/288/projeto_de_lei_132-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/288/projeto_de_lei_132-2022.pdf</t>
   </si>
   <si>
     <t>Altera-se a Lei n° 036/1993 (Estatuto dos Servidores_x000D_
 Públicos Municipais) para o fim de incluir na “SEÇÃO IV -_x000D_
 DAS GRATIFICAÇÕES E DOS ADICIONAIS”, a “Subseção_x000D_
 VIII – DA GRATIFICAÇÃO DE PLANTÃO” e os artigos 116-_x000D_
 A e seguintes, que institui no Município de Novo Itacolomi/PR a_x000D_
 gratificação de plantão e dos profissionais da saúde: Médicos,_x000D_
 Enfermeiros, Técnico/Auxiliar de Enfermagem e Motoristas, e_x000D_
 dá outras providências.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/289/projeto_de_lei_133-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/289/projeto_de_lei_133-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza crédito especial na importância de até_x000D_
 4.321,57 (quatro mil trezentos e vinte e um reais e cinqüenta e_x000D_
 sete centavos)</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/290/projeto_de_lei_134-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/290/projeto_de_lei_134-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza crédito especial na importância de até_x000D_
 10.140,43 (dez mil cento e quarenta reais e quarenta e três_x000D_
 centavos)</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/308/projeto_de_lei_135-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/308/projeto_de_lei_135-2022.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do Município_x000D_
 de Novo Itacolomi, para o exercício financeiro de 2023.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/291/projeto_de_lei_136-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/291/projeto_de_lei_136-2022.pdf</t>
   </si>
   <si>
     <t>Reajusta a tabela de vencimentos do quadro de pessoal_x000D_
 do magistério da Administração Pública Municipal, ativos, inativos_x000D_
 e pensionistas.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/292/projeto_de_lei_138-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/292/projeto_de_lei_138-2022.pdf</t>
   </si>
   <si>
     <t>Fixa alíquota de Contribuição Suplementar_x000D_
 para o Regime Próprio de Previdência dos Servidores_x000D_
 Públicos do Município de Novo Itacolomi – NOVO_x000D_
 ITACOLOMI PREV e dá outras providências.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/293/projeto_de_lei_139-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/293/projeto_de_lei_139-2022.pdf</t>
   </si>
   <si>
     <t>Dá nova redação a Lei nº 1611/2018 que dispõe sobre_x000D_
 o Conselho Municipal de Cultura – CMC, que passa a vigorar_x000D_
 com a sigla COMCULT e adota outras providências.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/294/projeto_de_lei_140-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/294/projeto_de_lei_140-2022.pdf</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/295/projeto_de_lei_141-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/295/projeto_de_lei_141-2022.pdf</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/296/projeto_de_lei_142-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/296/projeto_de_lei_142-2022.pdf</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/297/projeto_de_lei_143-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/297/projeto_de_lei_143-2022.pdf</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/298/projeto_de_lei_144-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/298/projeto_de_lei_144-2022.pdf</t>
   </si>
   <si>
     <t>Institui o Fundo Municipal de Cultura - FUMCULT e_x000D_
 adota outras providências.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/299/projeto_de_lei_145-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/299/projeto_de_lei_145-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Suplementar, para o_x000D_
 fim que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/300/projeto_de_lei_146-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/300/projeto_de_lei_146-2022.pdf</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/301/projeto_de_lei_147-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/301/projeto_de_lei_147-2022.pdf</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/302/projeto_de_lei_148-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/302/projeto_de_lei_148-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir Crédito_x000D_
 Adicional Suplementação, para o fim que especifica e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/303/projeto_de_lei_149-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/303/projeto_de_lei_149-2022.pdf</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/304/projeto_de_lei_150-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/304/projeto_de_lei_150-2022.pdf</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/305/projeto_de_lei_151-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/305/projeto_de_lei_151-2022.pdf</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/306/projeto_de_lei_152-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/306/projeto_de_lei_152-2022.pdf</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/307/projeto_de_lei_153-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/307/projeto_de_lei_153-2022.pdf</t>
   </si>
   <si>
     <t>Institui o Sistema Municipal de Cultura – SIMCULT_x000D_
 do Município de Novo Itacolomi, e dá outras providências.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimentos</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/193/requerimento_01-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/193/requerimento_01-2022.pdf</t>
   </si>
   <si>
     <t>Solicita que seja enviado o caminhão pipa urgente para abastecimento do reservatório, do produtor, cito, Sr. Mário Aparecido de Araújo, vulgo "Polaco do Dito Abel", Sítio Mario, localizado no bairro Serrinha, evitando que seus bovinos não venham passar cede, e assim não caracterizando "maus tratos".</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>Ebisom de Souza Quevedo</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/219/requerimenro_05-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/219/requerimenro_05-2022.pdf</t>
   </si>
   <si>
     <t>Requer que o executivo municipal estude a possibilidade de retirar todos os equipamentos e matérias que estão armazenados nas salas que foram construídas na parte de trás do centro comunitário onde no momento está servindo a comunidade como CAPELA MORTUÁRIA e equipar com camas ou beliches para que as pessoas que estejam velando seus entes queridos possam descansar no local ou até mesmo as mães possam colocar seus filhos para dormir.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Que o Departamento de saúde disponibilize um veículo exclusivo para os pacientes que foram fazer exames dos quais precisem tomar contraste, laxante ou medicamentos similares.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Mesa Executiva</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/204/projeto_de_resolucao_01-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/204/projeto_de_resolucao_01-2022.pdf</t>
   </si>
   <si>
     <t>Desafeta bens públicos e os transferem ao Município de Novo Itacolomi/PR, conforme especifica.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/205/projeto_de_resolucao_02-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/205/projeto_de_resolucao_02-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a Câmara Municipal a abrir Crédito Adicional Suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Eder Sérgio Magon</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/203/indicacao_01-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/203/indicacao_01-2022.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal estude a possibilidade de viabilizar recursos com os Deputados que representam o município, para que seja construída uma pista para caminhada e ciclovia, com iluminação, ao longo da rodovia do milho com início no portal da entrada da cidade até o Centro de Eventos José Fernandes da da Silva (Rodeio).</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/222/indicacao_02-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/222/indicacao_02-2022.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo estude a possibilidade de revisar o Plano Diretor, instituindo Zona de Urbanização Específica, implantando projetos de parcelamento do solo, compatível com as seguintes modalidades: I) Chácaras de lazer ou de recreio, com área mínimo de 1000m2, II) Lotes industriais, III) Outros projetos compatíveis com as características de Zona de Urbanização Específica.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/238/indicacao_03-2022.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/238/indicacao_03-2022.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo estude a possibilidade de criar cargo de Monitor de Transporte Escolar, visando adequar o transporte escolar dos alunos.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1992,68 +1992,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/135/projeto_de_lei_03-2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/136/projeto_de_lei_04-2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/137/projeto_de_lei_05-2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/144/projeto_de_lei_06-2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/145/projeto_de_lei_07-2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/146/projeto_de_lei_08-2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/147/projeto_de_lei_09-2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/148/projeto_de_lei_10-2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/149/projeto_de_lei_11-2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/150/projeto_de_lei_12-2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/151/projeto_de_lei_13-2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/152/projeto_de_lei_14-2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/153/projeto_de_lei_15-2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/154/projeto_de_lei_16-2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/155/projeto_de_lei_17-2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/156/projeto_de_lei_18-2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/190/projeto_de_lei_19-2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/157/projeto_de_lei_20-2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/158/projeto_de_lei_21-2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/159/projeto_de_lei_22-2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/160/projeto_de_lei_23-2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/161/projeto_de_lei_24-2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/162/projeto_de_lei_25-2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/163/projeto_de_lei_26-2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/164/projeto_de_lei_27-2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/165/projeto_de_lei_28-2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/166/projeto_de_lei_29-2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/167/projeto_de_lei_30-2022..pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/168/projeto_de_lei_31-2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/169/projeto_de_lei_32-2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/170/projeto_de_lei_34-2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/171/projeto_de_lei_35-2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/172/projeto_de_lei_36-2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/173/projeto_de_lei_37-2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/194/projeto_de_lei_38-2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/195/projeto_de_lei_39-2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/196/projeto_de_lei_40-2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/197/projeto_de_lei_41-2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/198/projeto_de_lei_42-2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/199/projeto_de_lei_43-2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/200/projeto_de_lei_44-2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/201/projeto_de_lei_45-2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/229/projeto_de_lei_46-2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/206/projeto_de_lei_47-2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/207/projeto_de_lei_48-2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/208/projeto_de_lei_49-2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/209/projeto_de_lei_50-2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/210/projeto_de_lei_51-2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/211/projeto_de_lei_52-2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/212/projeto_de_lei_53-2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/213/projeto_de_lei_54-2022.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/214/projeto_de_lei_55-2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/215/projeto_de_lei_56-2022.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/216/projeto_de_lei_57-2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/217/projeto_de_lei_58-2022..pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/218/projeto_de_lei_59-2022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/249/projeto_de_lei_65-2022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/223/projeto_de_lei_66-2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/224/projeto_de_lei_67-2022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/225/projeto_de_lei_68-2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/226/projeto_de_lei_69-2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/228/projeto_de_lei_70-2022.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/227/projeto_de_lei_71-2022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/230/projeto_de_lei_72-2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/231/projeto_de_lei_75-2022..pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/232/projeto_de_lei_76-2022..pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/233/projeto_de_lei_77-2022..pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/234/projeto_de_lei_78-2022..pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/235/projeto_de_lei_79-2022..pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/241/projeto_de_lei_80-2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/236/projeto_de_lei_81-2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/237/projeto_de_lei_82-2022.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/239/projeto_de_lei_83-2022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/240/projeto_de_lei_84-2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/242/projeto_de_lei_86-2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/243/projeto_de_lei_87-2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/250/projeto_de_lei_88-2022_marcio.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/244/projeto_de_lei_89-2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/245/projeto_de_lei_90-2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/246/projeto_de_lei_91-2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/247/projeto_de_lei_92-2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/248/projeto_de_lei_93-2022.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/251/projeto_de_lei_94-2022.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/252/projeto_de_lei_95-2022.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/253/projeto_de_lei_96-2022.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/254/projeto_de_lei_97-2022.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/255/projeto_de_lei_99-2022.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/256/projeto_de_lei_100-2022.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/257/projeto_de_lei_101-2022.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/258/projeto_de_lei_102-2022.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/259/projeto_de_lei_103-2022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/260/projeto_de_lei_104-2022.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/261/projeto_de_lei_105-2022.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/262/projeto_de_lei_106-2022.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/263/projeto_de_lei_107-2022.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/264/projeto_de_lei_108-2022.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/265/projeto_de_lei_109-2022.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/266/projeto_de_lei_110-2022.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/267/projeto_de_lei_111-2022.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/268/projeto_de_lei_112-2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/269/projeto_de_lei_113-2022.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/270/projeto_de_lei_114-2022.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/271/projeto_de_lei_115-2022.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/272/projeto_de_lei_116-2022.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/273/projeto_de_lei_117-2022.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/274/projeto_de_lei_118-2022.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/275/projeto_de_lei_119-2022.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/276/projeto_de_lei_120-2022.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/277/projeto_de_lei_121-2022.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/278/projeto_de_lei_122-2022.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/279/projeto_de_lei_123-2022.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/280/projeto_de_lei_124-2022.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/281/projeto_de_lei_125-2022.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/282/projeto_de_lei_126-2022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/283/projeto_de_lei_127-2022.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/284/projeto_de_lei_128-2022.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/285/projeto_de_lei_129-2022.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/286/projeto_de_lei_130-2022.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/287/projeto_de_lei_131-2022.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/288/projeto_de_lei_132-2022.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/289/projeto_de_lei_133-2022.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/290/projeto_de_lei_134-2022.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/308/projeto_de_lei_135-2022.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/291/projeto_de_lei_136-2022.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/292/projeto_de_lei_138-2022.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/293/projeto_de_lei_139-2022.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/294/projeto_de_lei_140-2022.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/295/projeto_de_lei_141-2022.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/296/projeto_de_lei_142-2022.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/297/projeto_de_lei_143-2022.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/298/projeto_de_lei_144-2022.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/299/projeto_de_lei_145-2022.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/300/projeto_de_lei_146-2022.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/301/projeto_de_lei_147-2022.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/302/projeto_de_lei_148-2022.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/303/projeto_de_lei_149-2022.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/304/projeto_de_lei_150-2022.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/305/projeto_de_lei_151-2022.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/306/projeto_de_lei_152-2022.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/307/projeto_de_lei_153-2022.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/193/requerimento_01-2022.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/219/requerimenro_05-2022.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/204/projeto_de_resolucao_01-2022.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/205/projeto_de_resolucao_02-2022.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/203/indicacao_01-2022.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/222/indicacao_02-2022.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/238/indicacao_03-2022.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/135/projeto_de_lei_03-2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/136/projeto_de_lei_04-2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/137/projeto_de_lei_05-2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/144/projeto_de_lei_06-2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/145/projeto_de_lei_07-2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/146/projeto_de_lei_08-2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/147/projeto_de_lei_09-2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/148/projeto_de_lei_10-2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/149/projeto_de_lei_11-2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/150/projeto_de_lei_12-2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/151/projeto_de_lei_13-2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/152/projeto_de_lei_14-2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/153/projeto_de_lei_15-2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/154/projeto_de_lei_16-2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/155/projeto_de_lei_17-2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/156/projeto_de_lei_18-2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/190/projeto_de_lei_19-2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/157/projeto_de_lei_20-2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/158/projeto_de_lei_21-2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/159/projeto_de_lei_22-2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/160/projeto_de_lei_23-2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/161/projeto_de_lei_24-2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/162/projeto_de_lei_25-2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/163/projeto_de_lei_26-2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/164/projeto_de_lei_27-2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/165/projeto_de_lei_28-2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/166/projeto_de_lei_29-2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/167/projeto_de_lei_30-2022..pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/168/projeto_de_lei_31-2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/169/projeto_de_lei_32-2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/170/projeto_de_lei_34-2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/171/projeto_de_lei_35-2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/172/projeto_de_lei_36-2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/173/projeto_de_lei_37-2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/194/projeto_de_lei_38-2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/195/projeto_de_lei_39-2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/196/projeto_de_lei_40-2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/197/projeto_de_lei_41-2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/198/projeto_de_lei_42-2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/199/projeto_de_lei_43-2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/200/projeto_de_lei_44-2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/201/projeto_de_lei_45-2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/229/projeto_de_lei_46-2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/206/projeto_de_lei_47-2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/207/projeto_de_lei_48-2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/208/projeto_de_lei_49-2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/209/projeto_de_lei_50-2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/210/projeto_de_lei_51-2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/211/projeto_de_lei_52-2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/212/projeto_de_lei_53-2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/213/projeto_de_lei_54-2022.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/214/projeto_de_lei_55-2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/215/projeto_de_lei_56-2022.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/216/projeto_de_lei_57-2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/217/projeto_de_lei_58-2022..pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/218/projeto_de_lei_59-2022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/249/projeto_de_lei_65-2022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/223/projeto_de_lei_66-2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/224/projeto_de_lei_67-2022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/225/projeto_de_lei_68-2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/226/projeto_de_lei_69-2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/228/projeto_de_lei_70-2022.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/227/projeto_de_lei_71-2022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/230/projeto_de_lei_72-2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/231/projeto_de_lei_75-2022..pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/232/projeto_de_lei_76-2022..pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/233/projeto_de_lei_77-2022..pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/234/projeto_de_lei_78-2022..pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/235/projeto_de_lei_79-2022..pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/241/projeto_de_lei_80-2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/236/projeto_de_lei_81-2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/237/projeto_de_lei_82-2022.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/239/projeto_de_lei_83-2022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/240/projeto_de_lei_84-2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/242/projeto_de_lei_86-2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/243/projeto_de_lei_87-2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/250/projeto_de_lei_88-2022_marcio.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/244/projeto_de_lei_89-2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/245/projeto_de_lei_90-2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/246/projeto_de_lei_91-2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/247/projeto_de_lei_92-2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/248/projeto_de_lei_93-2022.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/251/projeto_de_lei_94-2022.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/252/projeto_de_lei_95-2022.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/253/projeto_de_lei_96-2022.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/254/projeto_de_lei_97-2022.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/255/projeto_de_lei_99-2022.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/256/projeto_de_lei_100-2022.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/257/projeto_de_lei_101-2022.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/258/projeto_de_lei_102-2022.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/259/projeto_de_lei_103-2022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/260/projeto_de_lei_104-2022.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/261/projeto_de_lei_105-2022.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/262/projeto_de_lei_106-2022.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/263/projeto_de_lei_107-2022.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/264/projeto_de_lei_108-2022.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/265/projeto_de_lei_109-2022.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/266/projeto_de_lei_110-2022.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/267/projeto_de_lei_111-2022.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/268/projeto_de_lei_112-2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/269/projeto_de_lei_113-2022.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/270/projeto_de_lei_114-2022.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/271/projeto_de_lei_115-2022.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/272/projeto_de_lei_116-2022.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/273/projeto_de_lei_117-2022.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/274/projeto_de_lei_118-2022.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/275/projeto_de_lei_119-2022.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/276/projeto_de_lei_120-2022.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/277/projeto_de_lei_121-2022.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/278/projeto_de_lei_122-2022.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/279/projeto_de_lei_123-2022.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/280/projeto_de_lei_124-2022.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/281/projeto_de_lei_125-2022.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/282/projeto_de_lei_126-2022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/283/projeto_de_lei_127-2022.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/284/projeto_de_lei_128-2022.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/285/projeto_de_lei_129-2022.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/286/projeto_de_lei_130-2022.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/287/projeto_de_lei_131-2022.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/288/projeto_de_lei_132-2022.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/289/projeto_de_lei_133-2022.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/290/projeto_de_lei_134-2022.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/308/projeto_de_lei_135-2022.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/291/projeto_de_lei_136-2022.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/292/projeto_de_lei_138-2022.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/293/projeto_de_lei_139-2022.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/294/projeto_de_lei_140-2022.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/295/projeto_de_lei_141-2022.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/296/projeto_de_lei_142-2022.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/297/projeto_de_lei_143-2022.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/298/projeto_de_lei_144-2022.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/299/projeto_de_lei_145-2022.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/300/projeto_de_lei_146-2022.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/301/projeto_de_lei_147-2022.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/302/projeto_de_lei_148-2022.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/303/projeto_de_lei_149-2022.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/304/projeto_de_lei_150-2022.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/305/projeto_de_lei_151-2022.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/306/projeto_de_lei_152-2022.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/307/projeto_de_lei_153-2022.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/193/requerimento_01-2022.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/219/requerimenro_05-2022.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/204/projeto_de_resolucao_01-2022.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/205/projeto_de_resolucao_02-2022.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/203/indicacao_01-2022.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/222/indicacao_02-2022.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2022/238/indicacao_03-2022.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H149"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="195.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="107.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="106.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>