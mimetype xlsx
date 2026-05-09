--- v0 (2026-02-06)
+++ v1 (2026-05-09)
@@ -54,1323 +54,1323 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Moacir Andreolla</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/40/projeto_de_lei_no_01-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/40/projeto_de_lei_no_01-2021.pdf</t>
   </si>
   <si>
     <t>Altera a Lei de Diretrizes Orçamentárias para o _x000D_
 Exercício de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/41/projeto_de_lei_no_02-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/41/projeto_de_lei_no_02-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir Crédito _x000D_
 Adicional Especial, para o fim que especifica e dá outras _x000D_
 providências.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/42/projeto_de_lei_no_03-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/42/projeto_de_lei_no_03-2021.pdf</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/43/projeto_de_lei_no_04-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/43/projeto_de_lei_no_04-2021.pdf</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/44/projeto_de_lei_no_05-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/44/projeto_de_lei_no_05-2021.pdf</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/45/projeto_de_lei_no_06-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/45/projeto_de_lei_no_06-2021.pdf</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/46/projeto_de_lei_no_07-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/46/projeto_de_lei_no_07-2021.pdf</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/47/projeto_de_lei_no_08-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/47/projeto_de_lei_no_08-2021.pdf</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/48/projeto_de_lei_no_09-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/48/projeto_de_lei_no_09-2021.pdf</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/49/projeto_de_lei_no_10-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/49/projeto_de_lei_no_10-2021.pdf</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/50/projeto_de_lei_no_11-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/50/projeto_de_lei_no_11-2021.pdf</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/51/projeto_de_lei_no_12-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/51/projeto_de_lei_no_12-2021.pdf</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/52/projeto_de_lei_no_13-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/52/projeto_de_lei_no_13-2021.pdf</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/53/projeto_de_lei_no_14-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/53/projeto_de_lei_no_14-2021.pdf</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/54/projeto_de_lei_no_15-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/54/projeto_de_lei_no_15-2021.pdf</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/55/projeto_de_lei_no_16-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/55/projeto_de_lei_no_16-2021.pdf</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/56/projeto_de_lei_no_17-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/56/projeto_de_lei_no_17-2021.pdf</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/57/projeto_de_lei_no_18-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/57/projeto_de_lei_no_18-2021.pdf</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/58/projeto_de_lei_no_19-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/58/projeto_de_lei_no_19-2021.pdf</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/59/projeto_de_lei_no_20-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/59/projeto_de_lei_no_20-2021.pdf</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/60/projeto_de_lei_no_21-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/60/projeto_de_lei_no_21-2021.pdf</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/61/projeto_de_lei_no_22-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/61/projeto_de_lei_no_22-2021.pdf</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/62/projeto_de_lei_no_23-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/62/projeto_de_lei_no_23-2021.pdf</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/63/projeto_de_lei_no_24-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/63/projeto_de_lei_no_24-2021.pdf</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/64/projeto_de_lei_no_25-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/64/projeto_de_lei_no_25-2021.pdf</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/65/projeto_de_lei_no_26-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/65/projeto_de_lei_no_26-2021.pdf</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/66/projeto_de_lei_no_27-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/66/projeto_de_lei_no_27-2021.pdf</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/67/projeto_de_lei_no_28-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/67/projeto_de_lei_no_28-2021.pdf</t>
   </si>
   <si>
     <t>Altera o Plano Plurianual para o período de 2018 _x000D_
 à 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/68/projeto_de_lei_no_29-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/68/projeto_de_lei_no_29-2021.pdf</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/69/projeto_de_lei_no_30-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/69/projeto_de_lei_no_30-2021.pdf</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/70/projeto_de_lei_no_31-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/70/projeto_de_lei_no_31-2021.pdf</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/71/projeto_de_lei_no_32-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/71/projeto_de_lei_no_32-2021.pdf</t>
   </si>
   <si>
     <t>Altera o Plano Plurianual para o período de 2018 _x000D_
 a 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/72/projeto_de_lei_no_33-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/72/projeto_de_lei_no_33-2021.pdf</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/73/projeto_de_lei_no_34-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/73/projeto_de_lei_no_34-2021.pdf</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/74/projeto_de_lei_no_35-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/74/projeto_de_lei_no_35-2021.pdf</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/75/projeto_de_lei_no_36-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/75/projeto_de_lei_no_36-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Crédito especial na importância de até _x000D_
 37.761,91 (trinta e sete mil setecentos e sessenta e um reais e _x000D_
 noventa e um centavos).</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/76/projeto_de_lei_no_37-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/76/projeto_de_lei_no_37-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir Crédito _x000D_
 Adicional Suplementar, para o fim que especifica e dá outras _x000D_
 providências.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/77/projeto_de_lei_no_38-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/77/projeto_de_lei_no_38-2021.pdf</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/78/lei_no_1936-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/78/lei_no_1936-2021.pdf</t>
   </si>
   <si>
     <t>Revogam-se as Leis Municipais nºs. Leis: 1.639/2018, _x000D_
 Lei nº 1.189/2015, a Lei nº 1.100/2014, a Lei 1.121/2014, a Lei _x000D_
 nº 796/2011, a Lei nº 0400/2007 e a Lei nº 94/1998, e Institui no _x000D_
 Município de Novo Itacolomi/PR nova Lei dispondo sobre a _x000D_
 Política Municipal de Atendimento dos Direitos da Criança e do _x000D_
 Adolescente, cria o Conselho Municipal dos Direitos da Criança _x000D_
 e do Adolescente, Conferência Municipal dos Direitos da Criança _x000D_
 e do Adolescente, Fundo Municipal dos Direitos da Criança e do _x000D_
 Adolescente, Conselho Tutelar, e dá outras providências.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/79/projeto_de_lei_no_40-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/79/projeto_de_lei_no_40-2021.pdf</t>
   </si>
   <si>
     <t>Altera-se a nomenclatura da SECRETARIA _x000D_
 MUNICIPAL DE AÇÃO SOCIAL E ASSUNTOS DA _x000D_
 FAMÍLIA, criada pela Lei Municipal nº 532/2009, de 14 de _x000D_
 fevereiro de 2009, passando-se a ser denominada de _x000D_
 SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/80/projeto_de_lei_no_41-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/80/projeto_de_lei_no_41-2021.pdf</t>
   </si>
   <si>
     <t>Denomina-se Barracão Industrial Vereador _x000D_
 Aurelino dos Santos, o Barracão localizado na Rua Sabiá _x000D_
 nº 940 Parque Industrial 02 na cidade de Novo Itacolomi_x0002_Pr., e dá outras providências.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/81/projeto_de_lei_no_42-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/81/projeto_de_lei_no_42-2021.pdf</t>
   </si>
   <si>
     <t>Denomina-se Barracão Industrial Vereador_x000D_
 Francisco Pereira Filho, os Barracões localizado na Rua _x000D_
 Joaquim Sabino Dias nºs.: 1440, 1450, 1460, 1470 e _x000D_
 1480 Parque Industrial 02 na cidade de Novo Itacolomi_x0002_Pr., e dá outras providências.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/82/projeto_de_lei_no_43-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/82/projeto_de_lei_no_43-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal de _x000D_
 Acompanhamento e Controle Social do Fundo de _x000D_
 Desenvolvimento e Manutenção da Educação Básica e _x000D_
 Valorização dos Profissionais da Educação – Conselho do _x000D_
 FUNDEB, nos termos da Lei Federal nº 14.113, de 25 de _x000D_
 dezembro de 2020.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/83/projeto_de_lei_no_44-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/83/projeto_de_lei_no_44-2021.pdf</t>
   </si>
   <si>
     <t>Altera o Plano Plurianual para o período de _x000D_
 2018 a 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/84/projeto_de_lei_no_45-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/84/projeto_de_lei_no_45-2021.pdf</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/85/projeto_de_lei_no_46-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/85/projeto_de_lei_no_46-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza crédito especial na importância de até 90.816,39_x000D_
 (noventa mil oitocentos e dezesseis reais e trinta e nove centavos).</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/86/projeto_de_lei_no_47-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/86/projeto_de_lei_no_47-2021.pdf</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/87/projeto_de_lei_no_48-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/87/projeto_de_lei_no_48-2021.pdf</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/88/projeto_de_lei_no_49-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/88/projeto_de_lei_no_49-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir _x000D_
 Crédito Adicional Especial, para o fim que _x000D_
 especifica e dá outras providências.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/89/projeto_de_lei_no_50-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/89/projeto_de_lei_no_50-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza crédito adicional suplementar na importância_x000D_
 de até 119.336,06 (cento e dezenove mil trezentose trinta e seis_x000D_
 reais e seis centavos).</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/90/projeto_de_lei_no_51-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/90/projeto_de_lei_no_51-2021.pdf</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/91/projeto_de_lei_no_52-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/91/projeto_de_lei_no_52-2021.pdf</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/92/projeto_de_lei_no_53-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/92/projeto_de_lei_no_53-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir _x000D_
 Crédito Adicional Especial, para o fim que especifica e _x000D_
 dá outras providências.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/93/projeto_de_lei_no_054-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/93/projeto_de_lei_no_054-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir _x000D_
 Crédito Adicional Suplementar, para o fim que _x000D_
 especifica e dá outras providências.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/94/projeto_de_lei_no_55-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/94/projeto_de_lei_no_55-2021.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICÍPIO DE NOVO ITACOLOMI _x000D_
 O PROGRAMA DE RECUPERAÇÃO FISCAL - PREFIS 2021, _x000D_
 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/95/projeto_de_lei_no_56-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/95/projeto_de_lei_no_56-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o executivo municipal a proceder a _x000D_
 alienação de imóveis de propriedade do Município, que _x000D_
 especifica, para fins de construção de unidades habitacionais no _x000D_
 âmbito do programa casa verde e amarela, gerido pela caixa _x000D_
 econômica federal.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/96/projeto_de_lei_no_57-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/96/projeto_de_lei_no_57-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para Elaboração do _x000D_
 Orçamento do Municipio de Novo Itacolomi, Estado do Paraná _x000D_
 para o Exercicio Financeiro de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/97/projeto_de_lei_no_58-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/97/projeto_de_lei_no_58-2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO _x000D_
 MUNICIPAL A CONTRATAR _x000D_
 OPERAÇÕES DE CRÉDITO COM A _x000D_
 AGÊNCIA DE FOMENTO DO _x000D_
 PARANÁ S.A.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/98/projeto_de_lei_no_59-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/98/projeto_de_lei_no_59-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional suplementar_x000D_
 e dá outras providências.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/99/projeto_de_lei_no_60-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/99/projeto_de_lei_no_60-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza a suplementação de crédito adicional especial na_x000D_
 importância de até 7.377,06 (sete mil trezentos e setenta e sete_x000D_
 reais e seis centavos).</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/100/projeto_de_lei_no_65-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/100/projeto_de_lei_no_65-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre infrações administrativas derivadas de _x000D_
 condutas e atividades lesivas ao enfrentamento da emergência de _x000D_
 saúde pública de importância internacional decorrente do novo _x000D_
 Coronavírus - Covid-19 - e dá outras providências.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/101/projeto_de_lei_no_66-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/101/projeto_de_lei_no_66-2021.pdf</t>
   </si>
   <si>
     <t>Extingue o Plano de Amortização de _x000D_
 Contribuição Suplementar para o Regime Próprio _x000D_
 de Previdência dos Servidores Públicos do _x000D_
 Município de Novo Itacolomi, aprovado através da _x000D_
 Lei Municipal nº 1.609/2018 e dá outras _x000D_
 providências.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/102/projeto_de_lei_no_67-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/102/projeto_de_lei_no_67-2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECULTIVO MUNICIPAL _x000D_
 A DOAR ÁREA DE TERRA DE SUA PROPRIEDADE À _x000D_
 COMPANHIA DE HABITAÇÃO DO PARANÁ – COHAPAR _x000D_
 PARA DESENVOLVIMENTO DE PROGRAMA _x000D_
 HABITACIONAL E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/103/projeto_de_lei_no_68-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/103/projeto_de_lei_no_68-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a contratar operações de crédito com a Agência de Fomento do Paraná S.A.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/104/projeto_de_lei_no_69-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/104/projeto_de_lei_no_69-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir _x000D_
 Crédito Adicional Especial, para o fim que especifica _x000D_
 e dá outras providências.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/105/projeto_de_lei_no_70-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/105/projeto_de_lei_no_70-2021.pdf</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/106/projeto_de_lei_no_71-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/106/projeto_de_lei_no_71-2021.pdf</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/107/projeto_de_lei_no_72-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/107/projeto_de_lei_no_72-2021.pdf</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/108/projeto_de_lei_no_73-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/108/projeto_de_lei_no_73-2021.pdf</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/109/projeto_de_lei_no_74-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/109/projeto_de_lei_no_74-2021.pdf</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/110/projeto_de_lei_no_75-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/110/projeto_de_lei_no_75-2021.pdf</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/111/projeto_de_lei_no_76-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/111/projeto_de_lei_no_76-2021.pdf</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/112/projeto_de_lei_no_77-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/112/projeto_de_lei_no_77-2021.pdf</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/113/projeto_de_lei_no_78-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/113/projeto_de_lei_no_78-2021.pdf</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/114/projeto_de_lei_no_79-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/114/projeto_de_lei_no_79-2021.pdf</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/115/projeto_de_lei_no_80-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/115/projeto_de_lei_no_80-2021.pdf</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/116/projeto_de_lei_no_81-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/116/projeto_de_lei_no_81-2021.pdf</t>
   </si>
   <si>
     <t>Altera o Plano Plurianual para o período de 2018 a 2021 _x000D_
 e dá outras providências.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/117/projeto_de_lei_no_82-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/117/projeto_de_lei_no_82-2021.pdf</t>
   </si>
   <si>
     <t>Altera a Lei de Diretrizes Orçamentárias para o Exercício de _x000D_
 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/118/projeto_de_lei_no_83-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/118/projeto_de_lei_no_83-2021.pdf</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/119/projeto_de_lei_no_84-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/119/projeto_de_lei_no_84-2021.pdf</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/120/projeto_de_lei_no_85-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/120/projeto_de_lei_no_85-2021.pdf</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/121/projeto_de_lei_no_86-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/121/projeto_de_lei_no_86-2021.pdf</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/122/projeto_de_lei_no_87-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/122/projeto_de_lei_no_87-2021.pdf</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/123/projeto_de_lei_no_88-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/123/projeto_de_lei_no_88-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza concessão de uso de bens públicos municipais, _x000D_
 e dá outras providências.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/124/projeto_de_lei_no_91-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/124/projeto_de_lei_no_91-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir Crédito _x000D_
 Adicional Especial, como se especifica e dá outras _x000D_
 providências.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/125/projeto_de_lei_no_92-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/125/projeto_de_lei_no_92-2021.pdf</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/126/projeto_de_lei_no_93-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/126/projeto_de_lei_no_93-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir _x000D_
 Crédito Adicional Suplementar, para o fim que especifica _x000D_
 e dá outras providências.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/127/projeto_de_lei_no_94-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/127/projeto_de_lei_no_94-2021.pdf</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/128/projeto_de_lei_no_95-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/128/projeto_de_lei_no_95-2021.pdf</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/133/projeto_de_lei_no_96-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/133/projeto_de_lei_no_96-2021.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do Município _x000D_
 de Novo Itacolomi, para o exercício financeiro de 2022.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/134/projeto_de_lei_no_98-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/134/projeto_de_lei_no_98-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Taxa de Administração do Instituto de _x000D_
 Previdência dos Servidores públicos do Município de Novo Itacolomi e _x000D_
 dá outras Providências.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/129/projeto_de_lei_no_99-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/129/projeto_de_lei_no_99-2021.pdf</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/130/projeto_de_lei_no_100-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/130/projeto_de_lei_no_100-2021.pdf</t>
   </si>
   <si>
     <t>Institui o Regime de Previdência Complementar _x000D_
 no âmbito Município de Novo Itacolomi/PR; fixa o limite _x000D_
 máximo para a concessão de aposentadorias e pensões _x000D_
 pelo regime de previdência de que trata o art. 40 da _x000D_
 Constituição Federal; autoriza a adesão a plano de _x000D_
 benefícios de previdência complementar; e dá outras _x000D_
 providências.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/131/projeto_de_lei_no_101-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/131/projeto_de_lei_no_101-2021.pdf</t>
   </si>
   <si>
     <t>Altera-se o artigo 16, Seção III, da Lei n° 036/1993 _x000D_
 (Estatuto dos Servidores Públicos do Município), para prever _x000D_
 novas regras para “READAPTAÇÃO” do servidor público e, _x000D_
 alteram-se os artigos 144 a 153, Subseção II, da Lei n° 036/1993_x000D_
 (Estatuto dos Servidores Públicos do Município), para dispor _x000D_
 novas regras para “LICENÇA PARA TRATAMENTO DE _x000D_
 SAÚDE”, e dá outras providências.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/132/projeto_de_lei_no_102-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/132/projeto_de_lei_no_102-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir Crédito _x000D_
 Adicional Suplementar, como se especifica e dá outras _x000D_
 providências.</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimentos</t>
   </si>
   <si>
     <t>Marcio Fabrício de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/25/requerimento_00-2021..pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/25/requerimento_00-2021..pdf</t>
   </si>
   <si>
     <t>Solicita que o lote de terra adquirido junto ao Sr. OSVALDO ROSSATO, no perímetro urbano, nas coordenadas Lat: 23°45'58.7" S e Long 51°30'31.8" W, não seja utilizado para implantação de casas populares, onde poderá ocorrer a contaminação do lençol freático, através da escavação de fossas sépticas e galerias pluviais, pois há a existência de inúmeras nascentes e espécimes nativos como Pinheiro (Araucária angustifolia).</t>
   </si>
   <si>
     <t>Unanimidade dos Vereadores</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/23/requerimento_01-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/23/requerimento_01-2021.pdf</t>
   </si>
   <si>
     <t>Requerer que seja estudada a possibilidade de conceder recomposição salarial aos servidores públicos desta municipalidade.</t>
   </si>
   <si>
     <t>Ivanil da Silva, Marcio Fabrício de Oliveira, Maurídio Garcia Junior, Sérgio Leonêz Pereira</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/24/requerimento_02-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/24/requerimento_02-2021.pdf</t>
   </si>
   <si>
     <t>Requerer que seja realizada uma relação detalhada de todo e quaisquer veículos, ambulâncias, máquinas, ônibus, tratores, caminhões, pá carregadeiras, retro escavadeiras, moto niveladora, enfim, todos que fazem parte da frota pertencente ao Município de Novo Itacolomi, incluindo todos os departamentos, discriminando os com placas, modelo, marca, RENAVAM, número de série para cada caso, e ainda, que seja informado quais estão ativdos e quais estão inativos, informando também o motivo dos que estão parados (caso houver)._x000D_
 Que seja também, realizada uma relação detalhada dos veículos acima mencionados, informando individualmente suas kilometragens atuais e no caso das máquinas sua hora-máquina atual, até mesmo dos inativos._x000D_
 Requeremos ainda, que nos seja encaminhado em forma documental mesmo que todas as informações acima requeridas estejam disponíveis no portal da transparência do Município.</t>
   </si>
   <si>
     <t>Cristian Carlos de Freitas</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/26/requerimento_03-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/26/requerimento_03-2021.pdf</t>
   </si>
   <si>
     <t>Requerer que entre em contato com os órgãos responsáveis, para que novamente seja disponibilizado para o município de Novo Itacolomi, a linha de ônibus Apucarana - Ivaiporã, atendendo assim, a população Itacolomiense.</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/27/requerimento_04-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/27/requerimento_04-2021.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feito readequação no carreador em uma das propriedades da família CONRADO, nas coordenadas 23°48'20.6" S (latiturde) e 51°31'40.9" W (longitude), localizado no bairro Poloni, na estrada dos "GARVINO", com entrada ao lados dos aviários da produtora NAIR GOUVEIA DE SOUZA, sendo o responsável pelo aviário o filho, sr. EDGAR.</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/28/requerimento_05-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/28/requerimento_05-2021.pdf</t>
   </si>
   <si>
     <t>Requerer que seja fornecido uma relação detalhada de todos os funcionários ocupantes dos cargos em comissão da Prefeitura Municipal, contendo nome, cargo/função, vencimentos, lotação e faixa salarial de cada contratado.</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/29/requerimento_06-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/29/requerimento_06-2021.pdf</t>
   </si>
   <si>
     <t>Solicita informação de quanto o município recebeu de recursos para o enfrentamento ao COVID-19, nos anos de 2020 e 2021;_x000D_
 Quanto dinheiro foi gasto por esta administração no enfrentamento ao COVID-19, e quais materiais foram adquiridos, mediante comprovante de nota fiscal;_x000D_
 Requer ainda, que seja encaminhado em forma documental mesmo que todas as informações acima requeridas estejam disponíveis no portal da transparência do Município.</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/30/requerimento_07-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/30/requerimento_07-2021.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feita a identificação em todos os veículos da frota viária do nosso Município (educação, saúde, rodoviária - tratores, caminhões e máquinas pesadas), pois alguns já estão identificados, restando poucos, e ainda substituir os adesivos com o "BRASÂO" dos veículos que estão apagados, ficando todos os veículos padronizados e identificados.</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/31/requerimento_08-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/31/requerimento_08-2021.pdf</t>
   </si>
   <si>
     <t>Solicita que seja informado um cálculo que apresente o impacto no orçamento da Prefeitura, ou seja, na folha de pagamento dos funcionários, caso seja feita a correção de 4,52% que foi a inflação do ano de 2020, segundo dados do IBGE.</t>
   </si>
   <si>
     <t>Sérgio Leonêz Pereira</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/32/requerimento_09-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/32/requerimento_09-2021.pdf</t>
   </si>
   <si>
     <t>Requerer que seja repassado informações sobre o projeto arquitetônico da reforma e ampliação da Escola Municipal Francisco Ribeiro Franco, bem como a discriminação das etapas e gastos;_x000D_
 Projeto arquitetônico da reforma e ampliação do posto de saúde municipal, bem como a discriminação das etapas e gastos.</t>
   </si>
   <si>
     <t>Cristian Carlos de Freitas, Ivanil da Silva</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/33/requerimento_11-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/33/requerimento_11-2021.pdf</t>
   </si>
   <si>
     <t>Requerer que seja estudado a possibilidade de realizar o calçamento com pedra irregular na estrada dos Pinheiros que interliga também a estrada de acesso para Ponte Preta.</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/34/requerimento_12-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/34/requerimento_12-2021.pdf</t>
   </si>
   <si>
     <t>Requerer, devido as manifestações e indagações que vários produtores vieram até mim, informando que V. Sa teria dito que esteve vereador teria feito ações contrárias ao governo municipal. Protocolo formalmente e gostaria que V. Sa indicasse quais as denúncias e os requerimentos feitos por minha pessoa, proibindo os maquinários de trabalharem para os produtores.</t>
   </si>
   <si>
     <t>Ebisom de Souza Quevedo</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/35/requerimento_13-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/35/requerimento_13-2021.pdf</t>
   </si>
   <si>
     <t>Solicita agilidade na aquisição de máscaras, item de produção essencial e indispensável para proteção contra o covid-19, para que seja distribuído com certa urgência às pessoas vulneráveis do nosso Município, haja visto, que a disseminação do vírus aumentou muito em nossa região nos últimos dias.</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/36/requerimento_14-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/36/requerimento_14-2021.pdf</t>
   </si>
   <si>
     <t>Requerer que seja instalado placa de identificação no Cemitério Municipal conforme Lei nº 1.860/2021 que denomina o mesmo como sendo "Cemitério Municipal Rafael Protzek".</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/37/requerimento_15-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/37/requerimento_15-2021.pdf</t>
   </si>
   <si>
     <t>Requerer que estude a possibilidade de fazer o encanamento da água do poço que foi perfurado no sítio do Senhor José de Almeida até o reservatório que já se encontra instalado no sítio do Vice-Prefeito Wilson para que posteriormente seja feita a distribuição as famílias que serão contempladas com o recebimento da mesma.</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/38/requerimento_16-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/38/requerimento_16-2021.pdf</t>
   </si>
   <si>
     <t>Requerer que solicitam que seja autorizado de imediato o transporte na integralidade do trajeto do Sr. Aércio Lorencini, morador do bairro 300 Alqueires, estrada dos 304, onde o mesmo faz sessões de hemodiálise 3x/semana (terça, quinta e sábado) no IRA - Instituto do Rim de Apucarana, conforme consta CID: I.15.1 + N18 no atestado médico.</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/39/requerimento_17-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/39/requerimento_17-2021.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feito readequação no carreador do produtor, cito Sr. Gabriel Cassimiro de Jesus e seu filho Sr. Samuel Cassimiro, Sítio Santa Rita, localizado no bairro Pinheiros, onde os caminhões que fazem o transbordo das aves estão patinando, pois possui valetas e alguns trechos sem cascalho, é sabido que ambos possuem aviários e geram ICMS aos cofres públicos municipais.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/139/requerimento_18-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/139/requerimento_18-2021.pdf</t>
   </si>
   <si>
     <t>O requerente esteve em visita a esta localidade, e inúmeras famílias trouxeram ao meu conhecimento, tal fato que, o ônibus escolar não está percorrendo o trajeto do bairro São Sebastião do Rodeio, no período da manhã, inclusive tem uma criança especial._x000D_
 O requerente solicita sua intervenção junto ao gestor público Municipal, pela envergadura e responsabilidade de seu cargo junto à administração, para que seja solucionado tal problema, o transporte dos 08 (oito) alunos no período da manhã, sendo: 01 (um) - Creche, 05 (cinco) - Escola Municipal, 01 (um) - Col. Estadual e 01 (um) na "APAE', onde este percurso não excede 08 km, entre ida e volta.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/140/requerimento_19-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/140/requerimento_19-2021.pdf</t>
   </si>
   <si>
     <t>O requerente esteve na residência do Senhro Wilson Ferreira da Cunha, no bairro São Sebastião do Rodeio, e durante a visita constatou que os filhos deste e dos demais vizinhos necessitam de transporte público para chegar às escolas, inclusive, à APAE, já que 01 (uma) criança é especial. _x000D_
 Solicita que seja autorizado de imediato o transporte dos 08 (oito) alunos no período da manhã, sendo: 01(um) - Creche, 05 (cinco) - Escola Municipal, 01 (um) Col. Estadual e 01 (um) na APAE, sendo este percursos não excedendo 08 km de ida e volta.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>Ebisom de Souza Quevedo, Cristian Carlos de Freitas, Marcio Fabrício de Oliveira, Maurídio Garcia Junior</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/138/requerimento_20.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/138/requerimento_20.pdf</t>
   </si>
   <si>
     <t>Requerer que Vossa Excelência notifique com urgência os donos dos terrenos baldios da área urbana, para a devida limpeza dos mesmos, conforme consta nos artigos 1°e 9° da Lei 1.713/2019._x000D_
 Requer também que o município em caráter de urgência, caso os notificados não se manifestem no prazo estipulado do artigo 7° da Lei supra mencionada, faça a devida limpeza e acione a cobrança conforme o artigo 12° da referida Lei.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/191/projeto_de_resoluacao_01-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/191/projeto_de_resoluacao_01-2021.pdf</t>
   </si>
   <si>
     <t>Altera a Redação do Artigo 140° da Resolução nº. 02/2007 de 09/08/2007 (Regimento Interno), como especifica e dá outras providências.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/192/projeto_de_resolucao_02-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/192/projeto_de_resolucao_02-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza a Câmara Municipal a abrir Crédito Adicional Suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Ebisom de Souza Quevedo, Cristian Carlos de Freitas, Eder Sérgio Magon, Maria Benedita da Silva Pereira, Ruberval José de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/1/indicacao_01-2021_2.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/1/indicacao_01-2021_2.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal estude a possibilidade de notificar os proprietários dos terrenos de particulares para que efetuem a limpeza dos mesmos conforme Lei 1713/2019 e projeto 052/2019.</t>
   </si>
   <si>
     <t>Cristian Carlos de Freitas, Ebisom de Souza Quevedo, Eder Sérgio Magon, Maria Benedita da Silva Pereira, Ruberval José de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Que o Executivo Municipal estude a possibilidade de pintas todas as lombadas e faixas de pedestres da cidade.</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/3/indicacao_03-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/3/indicacao_03-2021.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal estude a possibilidade de substituir todas a lâmpadas da cidade por lâmpadas de LED.</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/4/indicacao_04-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/4/indicacao_04-2021.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal estude a possibilidade de fazer lombadas nos Núcleos Habitacionais João Rossato, Antônio Massani, Domingos Carlos e Maria Florentina.</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/5/indicacao_05-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/5/indicacao_05-2021.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal estude a possibilidade de sinalizar, com a construção de canteiros (separação de vis) no encontro das Ruas Florindo Pícolo, Silvio Rossato e Aleixo Francisco dos Santos (entrada do conjunto Domingos Carlos).</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/6/indicacao_06-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/6/indicacao_06-2021.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal estude a possibilidade de realizar a manutenção em todas as estradas vicinais do Município e fazer reparos (encascalhar) onde for necessário.</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/7/indicacao_07-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/7/indicacao_07-2021.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal estude a possibilidade de adquirir equipamentos agrícolas, como Ensiladeiras e Tratores com redutores para Silagem de Napie entre outros.</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/8/indicacao_08-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/8/indicacao_08-2021.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal estude a possibilidade de adquirir máscaras de tecido para proteção ao COVID-19.</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/9/indicacao_09-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/9/indicacao_09-2021.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal estude a possibilidade de construir em conjunto com os órgãos competentes do Governo (SANEPAR) um reservatório de água urgente, que abasteça o Conjunto Habitacional Maria Florentina, Cabral Ribeiro Franco e Loteamento Santo Antônio.</t>
   </si>
   <si>
     <t>Ruberval José de Oliveira, Cristian Carlos de Freitas, Ebisom de Souza Quevedo, Eder Sérgio Magon, Maria Benedita da Silva Pereira</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/10/indicacao_10-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/10/indicacao_10-2021.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal estude a possibilidade de solicitar a vinda do castramóvel a Novo Itacolomi, para promover a castração gratuita de cães e gatos na cidade.</t>
   </si>
   <si>
     <t>Cristian Carlos de Freitas, Ebisom de Souza Quevedo, Eder Sérgio Magon, Ivanil da Silva, Marcio Fabrício de Oliveira, Maria Benedita da Silva Pereira, Maurídio Garcia Junior, Ruberval José de Oliveira, Sérgio Leonêz Pereira</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/11/indicacao_11-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/11/indicacao_11-2021.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal estude a possibilidade de realizar o calçamento com pedra irregular de no mínimo 500 metros, nas estradas vicinais do Município, como por exemplo: Estrada 300 alqueires e Estrada  João Rossato paralela a Vila Rural.</t>
   </si>
   <si>
     <t>Maurídio Garcia Junior, Cristian Carlos de Freitas, Ebisom de Souza Quevedo, Eder Sérgio Magon, Ivanil da Silva, Marcio Fabrício de Oliveira, Maria Benedita da Silva Pereira, Ruberval José de Oliveira, Sérgio Leonêz Pereira</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/12/indicacao_12-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/12/indicacao_12-2021.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal estude a possibilidade de elaborar um projeto de lei que faça a correção dos valores dos níveis salariais dos professores conforme Piso Salarial Nacional.</t>
   </si>
   <si>
     <t>Ruberval José de Oliveira, Cristian Carlos de Freitas, Ebisom de Souza Quevedo, Eder Sérgio Magon, Ivanil da Silva, Marcio Fabrício de Oliveira, Maria Benedita da Silva Pereira, Maurídio Garcia Junior, Sérgio Leonêz Pereira</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/13/indicacao_13-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/13/indicacao_13-2021.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo que seja criado e colocado um letreiro em led com a inscrição "Eu amo Novo Itacolomi", o letreiro poderá ser colocado em local ma ser definido, ou como sugestão no Lago Municipal Madre Paulina.</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/14/indicacao_14-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/14/indicacao_14-2021.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo que seja disponibilizado um aparelho de celular com número específico para ser utilizado pelos funcionários que ficam de plantão na ambulância.</t>
   </si>
   <si>
     <t>Ebisom de Souza Quevedo, Cristian Carlos de Freitas, Eder Sérgio Magon, Ivanil da Silva, Marcio Fabrício de Oliveira, Maria Benedita da Silva Pereira, Maurídio Garcia Junior, Ruberval José de Oliveira, Sérgio Leonêz Pereira</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/15/indicacao_15-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/15/indicacao_15-2021.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal estude a possibilidade de adquirir aspiradores de folhas.</t>
   </si>
   <si>
     <t>Cristian Carlos de Freitas, Ebisom de Souza Quevedo, Eder Sérgio Magon, Ivanil da Silva, Marcio Fabrício de Oliveira, Maria Benedita da Silva Pereira, Ruberval José de Oliveira, Sérgio Leonêz Pereira, Maurídio Garcia Junior</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/16/indicacao_16-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/16/indicacao_16-2021.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal estude a possibilidade de adquirir academias ao ar livre para serem instaladas no campo e na Praça da igreja do Bairro marrecas, no campo do Bairro Marrecas, no campo do Bairro 300 Alqueires, no campo Santa Rita do Bairro Ponte Preta, na Igreja do Bairro Poloni, na Igreja do Bairro Pinheiros.</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/17/indicacao_18-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/17/indicacao_18-2021.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal estude a possibilidade de conceder a todos os Servidores Públicos Municipais, efetivos e comissionados no mês de Dezembro, um Abono Natalino no valor de R$ 500,00 (Quinhentos reais), como forma de agradecimento pelos serviços prestados durante todo o ano e também para amenizar as perdas salariais do ano, por não terem a correção da inflação.</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/18/indicacao_19-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/18/indicacao_19-2021.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal estude a possibilidade de fazer o recolhimento do lixo orgânico nos bairros da Zona Rural do Município ao menos 01 vez/ semana, ou a cada 15 dias, disponibilizando um recipiente apropriado para tal armazenamento, até o recolhimento dos mesmos.</t>
   </si>
   <si>
     <t>Ruberval José de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/19/indicacao_20-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/19/indicacao_20-2021.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal estude a possibilidade de disponibilizar um funcionário de plantão e o caminhão pipa com as chaves após as cinco horas e finais de semana para que possa atender alguma emergência como incêndio, principalmente neste período de seca.</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/20/indicacao_21-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/20/indicacao_21-2021.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal estude a possibilidade de coletar o lixo na cidade todos os dias da semana exceto aos domingos.</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/21/indicacao_22-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/21/indicacao_22-2021.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal estude a possibilidade de ordenar com urgência ao setor responsável a fazer a Varredura (limpeza) nas vias urbana da cidade na parte que compreende as ruas Sebastião Martins da Silva, Florindo Picolo, Pedro Ernesto Favorito, Silvio Rossato, Avenida 28 de Setembro e também todas as ruas dos conjuntos habitacionais Antonio Massani, João Rossato e Domingos Carlos, correspondendo a parte da Igreja para baixo, sentido saída para Borrazópolis.</t>
   </si>
   <si>
     <t>Maria Benedita da Silva Pereira</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/22/indicacao_23-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/22/indicacao_23-2021.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal estude a possibilidade de realizar uma reforma no campo dos 300 Alqueires inclusive na escola rural que ali se encontra, bem como no campo do Bairro Marrecas.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/141/indicacao_24-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/141/indicacao_24-2021.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal este a possibilidade de fazer melhorias pontuais no salão de eventos do Rodeio, como forrar com isopor, instalar exaustor e caixas de som pelo salão.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/142/indicacao_25-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/142/indicacao_25-2021.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal estude a possibilidade de enviar ainda esse ano o projeto de Lei dando o reajuste salarial aos servidores públicos dessa municipalidade, com data de entrar em vigor para o dia 1° (primeiro) de janeiro de 2.022.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/143/indicacao_26-2021.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/143/indicacao_26-2021.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal estude a possibilidade de realizar o rateio da sobra do valor do FUNDEB.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>EC</t>
   </si>
   <si>
     <t>Eleição para composição dos Membros das Comissões</t>
   </si>
   <si>
     <t>Eleição para a composição dos Membros das Comissões Permanentes para o Exercício Financeiro de 2021.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -1689,68 +1689,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/40/projeto_de_lei_no_01-2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/41/projeto_de_lei_no_02-2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/42/projeto_de_lei_no_03-2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/43/projeto_de_lei_no_04-2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/44/projeto_de_lei_no_05-2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/45/projeto_de_lei_no_06-2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/46/projeto_de_lei_no_07-2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/47/projeto_de_lei_no_08-2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/48/projeto_de_lei_no_09-2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/49/projeto_de_lei_no_10-2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/50/projeto_de_lei_no_11-2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/51/projeto_de_lei_no_12-2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/52/projeto_de_lei_no_13-2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/53/projeto_de_lei_no_14-2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/54/projeto_de_lei_no_15-2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/55/projeto_de_lei_no_16-2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/56/projeto_de_lei_no_17-2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/57/projeto_de_lei_no_18-2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/58/projeto_de_lei_no_19-2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/59/projeto_de_lei_no_20-2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/60/projeto_de_lei_no_21-2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/61/projeto_de_lei_no_22-2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/62/projeto_de_lei_no_23-2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/63/projeto_de_lei_no_24-2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/64/projeto_de_lei_no_25-2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/65/projeto_de_lei_no_26-2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/66/projeto_de_lei_no_27-2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/67/projeto_de_lei_no_28-2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/68/projeto_de_lei_no_29-2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/69/projeto_de_lei_no_30-2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/70/projeto_de_lei_no_31-2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/71/projeto_de_lei_no_32-2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/72/projeto_de_lei_no_33-2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/73/projeto_de_lei_no_34-2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/74/projeto_de_lei_no_35-2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/75/projeto_de_lei_no_36-2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/76/projeto_de_lei_no_37-2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/77/projeto_de_lei_no_38-2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/78/lei_no_1936-2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/79/projeto_de_lei_no_40-2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/80/projeto_de_lei_no_41-2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/81/projeto_de_lei_no_42-2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/82/projeto_de_lei_no_43-2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/83/projeto_de_lei_no_44-2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/84/projeto_de_lei_no_45-2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/85/projeto_de_lei_no_46-2021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/86/projeto_de_lei_no_47-2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/87/projeto_de_lei_no_48-2021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/88/projeto_de_lei_no_49-2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/89/projeto_de_lei_no_50-2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/90/projeto_de_lei_no_51-2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/91/projeto_de_lei_no_52-2021.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/92/projeto_de_lei_no_53-2021.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/93/projeto_de_lei_no_054-2021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/94/projeto_de_lei_no_55-2021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/95/projeto_de_lei_no_56-2021.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/96/projeto_de_lei_no_57-2021.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/97/projeto_de_lei_no_58-2021.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/98/projeto_de_lei_no_59-2021.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/99/projeto_de_lei_no_60-2021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/100/projeto_de_lei_no_65-2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/101/projeto_de_lei_no_66-2021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/102/projeto_de_lei_no_67-2021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/103/projeto_de_lei_no_68-2021.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/104/projeto_de_lei_no_69-2021.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/105/projeto_de_lei_no_70-2021.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/106/projeto_de_lei_no_71-2021.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/107/projeto_de_lei_no_72-2021.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/108/projeto_de_lei_no_73-2021.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/109/projeto_de_lei_no_74-2021.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/110/projeto_de_lei_no_75-2021.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/111/projeto_de_lei_no_76-2021.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/112/projeto_de_lei_no_77-2021.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/113/projeto_de_lei_no_78-2021.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/114/projeto_de_lei_no_79-2021.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/115/projeto_de_lei_no_80-2021.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/116/projeto_de_lei_no_81-2021.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/117/projeto_de_lei_no_82-2021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/118/projeto_de_lei_no_83-2021.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/119/projeto_de_lei_no_84-2021.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/120/projeto_de_lei_no_85-2021.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/121/projeto_de_lei_no_86-2021.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/122/projeto_de_lei_no_87-2021.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/123/projeto_de_lei_no_88-2021.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/124/projeto_de_lei_no_91-2021.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/125/projeto_de_lei_no_92-2021.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/126/projeto_de_lei_no_93-2021.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/127/projeto_de_lei_no_94-2021.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/128/projeto_de_lei_no_95-2021.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/133/projeto_de_lei_no_96-2021.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/134/projeto_de_lei_no_98-2021.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/129/projeto_de_lei_no_99-2021.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/130/projeto_de_lei_no_100-2021.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/131/projeto_de_lei_no_101-2021.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/132/projeto_de_lei_no_102-2021.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/25/requerimento_00-2021..pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/23/requerimento_01-2021.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/24/requerimento_02-2021.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/26/requerimento_03-2021.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/27/requerimento_04-2021.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/28/requerimento_05-2021.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/29/requerimento_06-2021.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/30/requerimento_07-2021.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/31/requerimento_08-2021.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/32/requerimento_09-2021.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/33/requerimento_11-2021.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/34/requerimento_12-2021.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/35/requerimento_13-2021.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/36/requerimento_14-2021.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/37/requerimento_15-2021.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/38/requerimento_16-2021.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/39/requerimento_17-2021.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/139/requerimento_18-2021.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/140/requerimento_19-2021.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/138/requerimento_20.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/191/projeto_de_resoluacao_01-2021.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/192/projeto_de_resolucao_02-2021.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/1/indicacao_01-2021_2.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/3/indicacao_03-2021.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/4/indicacao_04-2021.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/5/indicacao_05-2021.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/6/indicacao_06-2021.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/7/indicacao_07-2021.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/8/indicacao_08-2021.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/9/indicacao_09-2021.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/10/indicacao_10-2021.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/11/indicacao_11-2021.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/12/indicacao_12-2021.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/13/indicacao_13-2021.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/14/indicacao_14-2021.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/15/indicacao_15-2021.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/16/indicacao_16-2021.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/17/indicacao_18-2021.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/18/indicacao_19-2021.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/19/indicacao_20-2021.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/20/indicacao_21-2021.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/21/indicacao_22-2021.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/22/indicacao_23-2021.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/141/indicacao_24-2021.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/142/indicacao_25-2021.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/143/indicacao_26-2021.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/40/projeto_de_lei_no_01-2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/41/projeto_de_lei_no_02-2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/42/projeto_de_lei_no_03-2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/43/projeto_de_lei_no_04-2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/44/projeto_de_lei_no_05-2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/45/projeto_de_lei_no_06-2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/46/projeto_de_lei_no_07-2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/47/projeto_de_lei_no_08-2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/48/projeto_de_lei_no_09-2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/49/projeto_de_lei_no_10-2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/50/projeto_de_lei_no_11-2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/51/projeto_de_lei_no_12-2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/52/projeto_de_lei_no_13-2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/53/projeto_de_lei_no_14-2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/54/projeto_de_lei_no_15-2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/55/projeto_de_lei_no_16-2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/56/projeto_de_lei_no_17-2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/57/projeto_de_lei_no_18-2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/58/projeto_de_lei_no_19-2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/59/projeto_de_lei_no_20-2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/60/projeto_de_lei_no_21-2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/61/projeto_de_lei_no_22-2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/62/projeto_de_lei_no_23-2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/63/projeto_de_lei_no_24-2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/64/projeto_de_lei_no_25-2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/65/projeto_de_lei_no_26-2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/66/projeto_de_lei_no_27-2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/67/projeto_de_lei_no_28-2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/68/projeto_de_lei_no_29-2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/69/projeto_de_lei_no_30-2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/70/projeto_de_lei_no_31-2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/71/projeto_de_lei_no_32-2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/72/projeto_de_lei_no_33-2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/73/projeto_de_lei_no_34-2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/74/projeto_de_lei_no_35-2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/75/projeto_de_lei_no_36-2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/76/projeto_de_lei_no_37-2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/77/projeto_de_lei_no_38-2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/78/lei_no_1936-2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/79/projeto_de_lei_no_40-2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/80/projeto_de_lei_no_41-2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/81/projeto_de_lei_no_42-2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/82/projeto_de_lei_no_43-2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/83/projeto_de_lei_no_44-2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/84/projeto_de_lei_no_45-2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/85/projeto_de_lei_no_46-2021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/86/projeto_de_lei_no_47-2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/87/projeto_de_lei_no_48-2021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/88/projeto_de_lei_no_49-2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/89/projeto_de_lei_no_50-2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/90/projeto_de_lei_no_51-2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/91/projeto_de_lei_no_52-2021.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/92/projeto_de_lei_no_53-2021.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/93/projeto_de_lei_no_054-2021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/94/projeto_de_lei_no_55-2021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/95/projeto_de_lei_no_56-2021.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/96/projeto_de_lei_no_57-2021.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/97/projeto_de_lei_no_58-2021.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/98/projeto_de_lei_no_59-2021.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/99/projeto_de_lei_no_60-2021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/100/projeto_de_lei_no_65-2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/101/projeto_de_lei_no_66-2021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/102/projeto_de_lei_no_67-2021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/103/projeto_de_lei_no_68-2021.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/104/projeto_de_lei_no_69-2021.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/105/projeto_de_lei_no_70-2021.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/106/projeto_de_lei_no_71-2021.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/107/projeto_de_lei_no_72-2021.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/108/projeto_de_lei_no_73-2021.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/109/projeto_de_lei_no_74-2021.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/110/projeto_de_lei_no_75-2021.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/111/projeto_de_lei_no_76-2021.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/112/projeto_de_lei_no_77-2021.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/113/projeto_de_lei_no_78-2021.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/114/projeto_de_lei_no_79-2021.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/115/projeto_de_lei_no_80-2021.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/116/projeto_de_lei_no_81-2021.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/117/projeto_de_lei_no_82-2021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/118/projeto_de_lei_no_83-2021.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/119/projeto_de_lei_no_84-2021.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/120/projeto_de_lei_no_85-2021.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/121/projeto_de_lei_no_86-2021.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/122/projeto_de_lei_no_87-2021.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/123/projeto_de_lei_no_88-2021.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/124/projeto_de_lei_no_91-2021.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/125/projeto_de_lei_no_92-2021.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/126/projeto_de_lei_no_93-2021.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/127/projeto_de_lei_no_94-2021.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/128/projeto_de_lei_no_95-2021.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/133/projeto_de_lei_no_96-2021.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/134/projeto_de_lei_no_98-2021.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/129/projeto_de_lei_no_99-2021.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/130/projeto_de_lei_no_100-2021.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/131/projeto_de_lei_no_101-2021.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/132/projeto_de_lei_no_102-2021.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/25/requerimento_00-2021..pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/23/requerimento_01-2021.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/24/requerimento_02-2021.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/26/requerimento_03-2021.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/27/requerimento_04-2021.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/28/requerimento_05-2021.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/29/requerimento_06-2021.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/30/requerimento_07-2021.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/31/requerimento_08-2021.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/32/requerimento_09-2021.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/33/requerimento_11-2021.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/34/requerimento_12-2021.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/35/requerimento_13-2021.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/36/requerimento_14-2021.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/37/requerimento_15-2021.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/38/requerimento_16-2021.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/39/requerimento_17-2021.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/139/requerimento_18-2021.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/140/requerimento_19-2021.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/138/requerimento_20.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/191/projeto_de_resoluacao_01-2021.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/192/projeto_de_resolucao_02-2021.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/1/indicacao_01-2021_2.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/3/indicacao_03-2021.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/4/indicacao_04-2021.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/5/indicacao_05-2021.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/6/indicacao_06-2021.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/7/indicacao_07-2021.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/8/indicacao_08-2021.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/9/indicacao_09-2021.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/10/indicacao_10-2021.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/11/indicacao_11-2021.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/12/indicacao_12-2021.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/13/indicacao_13-2021.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/14/indicacao_14-2021.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/15/indicacao_15-2021.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/16/indicacao_16-2021.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/17/indicacao_18-2021.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/18/indicacao_19-2021.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/19/indicacao_20-2021.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/20/indicacao_21-2021.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/21/indicacao_22-2021.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/22/indicacao_23-2021.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/141/indicacao_24-2021.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/142/indicacao_25-2021.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2021/143/indicacao_26-2021.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H144"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="195.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="108" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="107.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>