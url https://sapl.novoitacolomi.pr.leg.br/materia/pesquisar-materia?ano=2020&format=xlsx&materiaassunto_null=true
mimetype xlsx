--- v0 (2026-02-04)
+++ v1 (2026-05-11)
@@ -54,220 +54,220 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimentos</t>
   </si>
   <si>
     <t>Ebisom de Souza Quevedo</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2020/175/requerimento_02-2020.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2020/175/requerimento_02-2020.pdf</t>
   </si>
   <si>
     <t>Requer que Vossa Excelência entre em conta URGENTE com a superintendência da SANEPAR do Paraná, Regional de Apucarana, para que a mesma tome as devidas providências cabíveis no sentido de lacrar as portas do reservatório de água local, assim como também arrumar a cerca que circunda as instalações.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Ruberval José de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2020/176/requerimento_03-2020.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2020/176/requerimento_03-2020.pdf</t>
   </si>
   <si>
     <t>Requer de Vossa Excelência a compra dos medicamentos IVERMECTINA e CLOROQUINA para distribuição gratuita a população Itacolomiense, na Unidade Básica de Saúde do Município, pois é sabido que o Município de Novo Itacolomi, recebeu valores aproximados de R$ 300 (trezentos mil reais) para atendimento a questão do COVID 19.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2020/177/requerimento_04-2020.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2020/177/requerimento_04-2020.pdf</t>
   </si>
   <si>
     <t>Requer de Vossa Excelência, que seja feita lavagem e desinfecção das ruas, calçadas e também os Prédios Públicos do nosso Município, com a solução de quaternário de amônia, indicado como eficaz para combater o COVID-19 e também outras bactérias/vírus causadores de danos a saúde pública, que inclusive já vem sendo feito em outros Municípios com resultados positivos.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2020/178/requerimento_03-2020_eb.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2020/178/requerimento_03-2020_eb.pdf</t>
   </si>
   <si>
     <t>Requer que Vossa Excelência construa um refeitório no barracão industrial onde está instalada a Empresa de Bonés de propriedade do Senhor Hélio Araújo.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2020/179/requerimento_03-2020_eb2.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2020/179/requerimento_03-2020_eb2.pdf</t>
   </si>
   <si>
     <t>Requer que Vossa Excelência notifique com urgência os donos dos terrenos baldios da área urbana, para a devida limpeza dos mesmos, confrome consta nos artigos 1° e 9° da Lei 1.713/2019._x000D_
 Requer também que o Município em caráter de urgência, caso os notificados não se manifestem no prazo estipulado do artigo 7° da Lei supra mencionada, faça a devida limpeza e acione a cobrança conforme o artigo 12° da referida Lei.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2020/180/requerimento_04-2020_eb.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2020/180/requerimento_04-2020_eb.pdf</t>
   </si>
   <si>
     <t>Requer que Vossa Excelência estude a possibilidade em conjunto com a EMATER ou órgãos competentes do Município para criarem um programa para a erradicação ou mesmo conter o avanço da proliferação das formigas tipo Saúva no nosso município.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2020/181/indicacao_01-2020.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2020/181/indicacao_01-2020.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal estude a possibilidade de pintar todas as lombadas e faixas de pedestres da cidade</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2020/182/indicacao_02-2020.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2020/182/indicacao_02-2020.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal estude a possibilidade de substituir todas as lâmpadas da cidade por lâmpadas de LED.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2020/183/indicacao_03-2020.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2020/183/indicacao_03-2020.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal estude a possibilidade de fazer lombadas no Núcleo Habitacional João Rossato.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>Eder Sérgio Magon, Francisco Pereira Filho, Ivanil da Silva, João Aparecido Vieira de Lima, Maria Benedita da Silva Pereira, Maurídio Garcia Junior, Ruberval José de Oliveira, Sérgio Leonêz Pereira</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2020/184/indicacao_04-2020.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2020/184/indicacao_04-2020.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal estude a possibilidade de adquirir uniformes e calçados adequados para os Servidores do Setor Rodoviário e Serviços Gerais (braçal). Bem como se possível</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>Maurídio Garcia Junior</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2020/185/indicacao_05-2020.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2020/185/indicacao_05-2020.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal estude a possibilidade de colocar cascalho com pedras na barragem em sua parte interna do Lago José Marcelino (Mazarope).</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2020/186/indicacao_06-2020.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2020/186/indicacao_06-2020.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal estude a possibilidade de adquirir ração para os peixes que se encontram no Lago José Marcelino (Mazarope).</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2020/187/indicacao_07-2020.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2020/187/indicacao_07-2020.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal estude a possibilidade de Contratar uma Empresa Especializada para avaliar os Servidores Municipais que atuam nas áreas insalubres e de periculosidade.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Ebisom de Souza Quevedo, Eder Sérgio Magon, Francisco Pereira Filho, Ivanil da Silva, João Aparecido Vieira de Lima, Maria Benedita da Silva Pereira, Maurídio Garcia Junior, Ruberval José de Oliveira, Sérgio Leonêz Pereira</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2020/188/indicacao_08-2020.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2020/188/indicacao_08-2020.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal estude a possibilidade de sinalizar, com a construção de canteiros (separação de vias) o trecho da Rua Florindo Pícolo, que compreende entre as ruas Silvio Rossato e Joaquim Ferreira da Silva (entrada do conjunto Domingos Carlos).</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2020/189/indicacao_09-2020.pdf</t>
+    <t>http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2020/189/indicacao_09-2020.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal estude a possibilidade de disponibilizar uma enfermeira (o) ou técnico (a) de enfermagem para que fique de plantão com o motorista da ambulância para acompanhar as emergências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -574,68 +574,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2020/175/requerimento_02-2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2020/176/requerimento_03-2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2020/177/requerimento_04-2020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2020/178/requerimento_03-2020_eb.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2020/179/requerimento_03-2020_eb2.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2020/180/requerimento_04-2020_eb.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2020/181/indicacao_01-2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2020/182/indicacao_02-2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2020/183/indicacao_03-2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2020/184/indicacao_04-2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2020/185/indicacao_05-2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2020/186/indicacao_06-2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2020/187/indicacao_07-2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2020/188/indicacao_08-2020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2020/189/indicacao_09-2020.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2020/175/requerimento_02-2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2020/176/requerimento_03-2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2020/177/requerimento_04-2020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2020/178/requerimento_03-2020_eb.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2020/179/requerimento_03-2020_eb2.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2020/180/requerimento_04-2020_eb.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2020/181/indicacao_01-2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2020/182/indicacao_02-2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2020/183/indicacao_03-2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2020/184/indicacao_04-2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2020/185/indicacao_05-2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2020/186/indicacao_06-2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2020/187/indicacao_07-2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2020/188/indicacao_08-2020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoitacolomi.pr.leg.br/media/sapl/public/materialegislativa/2020/189/indicacao_09-2020.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="196.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="104.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="103.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>